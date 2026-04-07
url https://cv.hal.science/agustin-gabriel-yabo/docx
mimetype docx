--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -986,1838 +986,1929 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding, modeling and controlling wine fermentation</w:t>
+                <w:t xml:space="preserve">On the optimal control of birhythmic oscillatory PWA systems: an application to the p53-Mdm2 network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2025 - 12. Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.2917-2922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111037v1</w:t>
+                <w:t xml:space="preserve">hal-05169439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State estimation in alcoholic fermentation models: a case-study in wine-making conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding, modeling and controlling wine fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dangelser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Fleurial</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAI 2025 - 12. Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269299v3</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma synthesis and energy consumption in wine fermentation: a multiobjective optimization approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State estimation in alcoholic fermentation models: a case-study in wine-making conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Fleurial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.412-417, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03915507v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269299v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting microbial cell composition and diauxic growth as optimal control strategies</w:t>
+                <w:t xml:space="preserve">Aroma synthesis and energy consumption in wine fermentation: a multiobjective optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6217-6222, </w:t>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915491v2</w:t>
+                <w:t xml:space="preserve">hal-03915507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
+                <w:t xml:space="preserve">Predicting microbial cell composition and diauxic growth as optimal control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
+              <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6217-6222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421358v2</w:t>
+                <w:t xml:space="preserve">hal-03915491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-optimal control of piecewise affine bistable gene-regulatory networks: preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. </w:t>
+              <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03099681v4</w:t>
+                <w:t xml:space="preserve">hal-03421358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
+                <w:t xml:space="preserve">Hierarchical MPC applied to bacterial resource allocation and metabolite synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.667-672, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528000v1</w:t>
+                <w:t xml:space="preserve">hal-03189960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+                <w:t xml:space="preserve">Time-optimal control of piecewise affine bistable gene-regulatory networks: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
+              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274865v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical MPC applied to bacterial resource allocation and metabolite synthesis</w:t>
+                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189960v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing bacterial resource allocation: metabolite production in continuous bioreactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2020 - 1st Virtual World Congress by the International Federation of Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t>
+              <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02980429v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
+                <w:t xml:space="preserve">Optimizing bacterial resource allocation: metabolite production in continuous bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
+              <w:t xml:space="preserve">IFAC 2020 - 1st Virtual World Congress by the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418444v1</w:t>
+                <w:t xml:space="preserve">hal-02980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
+                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.189-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421164v1</w:t>
+                <w:t xml:space="preserve">hal-02294272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
+                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294272v1</w:t>
+                <w:t xml:space="preserve">hal-02418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a control-theory approach for minimizing unused grid resources</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823787v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vehicle classification and speed estimation using computer vision techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a control-theory approach for minimizing unused grid resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congreso Argentino de Control Automático (AADECA 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3217197.3217201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066430v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementación de un sistema para la medición del flujo de tránsito y detección de embotellamientos en autopistas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vehicle classification and speed estimation using computer vision techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilián García</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Safar</w:t>
+                <w:t xml:space="preserve">Damian Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argentine Symposium on Artificial Intelligence (ASAI 2015) - JAIIO 44</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sociedad Argentina de Informática e Investigación Operativa (SADIO), Sep 2015, Rosario, Argentina</w:t>
+              <w:t xml:space="preserve">XXV Congreso Argentino de Control Automático (AADECA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Asociación Argentina de Control Automático, Nov 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067135v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Implementación de un sistema para la medición del flujo de tránsito y detección de embotellamientos en autopistas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damián E. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilián García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastián I. Arroyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Safar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argentine Symposium on Artificial Intelligence (ASAI 2015) - JAIIO 44</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sociedad Argentina de Informática e Investigación Operativa (SADIO), Sep 2015, Rosario, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Wide-field stimulation system for measuring of visuomotor behaviors in arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Annual Meeting of the Argentine Society for Research in Neuroscience (SAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Huerta Grande, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2827,165 +2918,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea de Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kremling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic Cell Collective</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-285, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8156386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2995,494 +3086,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal cell behavior in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafni Giannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego A Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Waldherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.153-172, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8157066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal control of birhythmic oscillatory PWA systems: an application to the p53-Mdm2 network</w:t>
+                <w:t xml:space="preserve">Can optimal control explain the microbial heat-shock response? A bilevel optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Augier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Innerarity Imizcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05169439v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can optimal control explain the microbial heat-shock response? A bilevel optimization approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal allocation control in microbial growth under a heat-shock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Innerarity Imizcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Mairet</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3492,114 +3508,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal resource allocation in bacterial growth: theoretical study and applications to metabolite production</w:t>
+                <w:t xml:space="preserve">Optimal resource allocation in bacterial growth : theoretical study and applications to metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Côte d'Azur, 2021. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021COAZ4095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03636842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId103"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3667,51 +3683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3879E4FC"/>
+    <w:nsid w:val="13154994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3898,51 +3914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>