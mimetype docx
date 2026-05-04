--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1020,213 +1020,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the optimal control of birhythmic oscillatory PWA systems: an application to the p53-Mdm2 network</w:t>
+                <w:t xml:space="preserve">Understanding, modeling and controlling wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Augier</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dangelser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SMAI 2025 - 12. Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05169439v2</w:t>
+                <w:t xml:space="preserve">hal-05111037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding, modeling and controlling wine fermentation</w:t>
+                <w:t xml:space="preserve">On the optimal control of birhythmic oscillatory PWA systems: an application to the p53-Mdm2 network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAI 2025 - 12. Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.2917-2922, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111037v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05169439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation in alcoholic fermentation models: a case-study in wine-making conditions</w:t>
               </w:r>
@@ -1310,196 +1310,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269299v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroma synthesis and energy consumption in wine fermentation: a multiobjective optimization approach</w:t>
+                <w:t xml:space="preserve">Predicting microbial cell composition and diauxic growth as optimal control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6217-6222, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915507v2</w:t>
+                <w:t xml:space="preserve">hal-03915491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting microbial cell composition and diauxic growth as optimal control strategies</w:t>
+                <w:t xml:space="preserve">Aroma synthesis and energy consumption in wine fermentation: a multiobjective optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6217-6222, </w:t>
+              <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03915491v2</w:t>
+                <w:t xml:space="preserve">hal-03915507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
               </w:r>
@@ -1583,434 +1583,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical MPC applied to bacterial resource allocation and metabolite synthesis</w:t>
+                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Aveiro, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03189960v2</w:t>
+                <w:t xml:space="preserve">hal-03528000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-optimal control of piecewise affine bistable gene-regulatory networks: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Djuikem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528000v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical MPC applied to bacterial resource allocation and metabolite synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
+              <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.667-672, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03274865v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing bacterial resource allocation: metabolite production in continuous bioreactors</w:t>
               </w:r>
@@ -2081,356 +2081,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
+                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
+              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02294272v1</w:t>
+                <w:t xml:space="preserve">hal-02418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
+                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418444v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
+                <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.189-195, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421164v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control-theory approach for minimizing unused grid resources</w:t>
               </w:r>
@@ -2442,77 +2442,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. pp.1-8, </w:t>
@@ -3683,51 +3683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13154994"/>
+    <w:nsid w:val="DAC70A0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +3914,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312540" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312540" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>