--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1487-4270</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vRPisNAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,848 +182,848 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On L¹ and time-optimal state transitions in piecewise linear models of gene-regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 59, pp.101650. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2025.101650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820387v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal control strategies in a generic class of bacterial growth models with multiple substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 171, pp.111881. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2024.111881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03913957v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bacterial resource allocation strategies in batch processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.S567-S591. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/22M1506328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03710681v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a bacterial growth model through computer algebra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohab Safey El Din</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathematicS In Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), pp.175-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/msia.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03671432v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-optimal control of piecewise affine bistable gene-regulatory networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54 (5), pp.205-210. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.6012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03289633v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical analysis and optimization of a generalized resource allocation model of microbial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Mairet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 21 (1), pp.137-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M141097X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251044v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bacterial resource allocation: metabolite production in continuous bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Biosciences and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (6), pp.7074-7100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mbe.2020364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02974185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of looming-sensitive neurons in the crab Neohelice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 204 (5), pp.487-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00359-018-1257-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1012,1903 +1033,1903 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding, modeling and controlling wine fermentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dangelser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2025 - 12. Biennale Française des Mathématiques Appliquées et Industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SMAI, Jun 2025, Carcans-Maubuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05111037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the optimal control of birhythmic oscillatory PWA systems: an application to the p53-Mdm2 network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Augier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.2917-2922, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169439v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State estimation in alcoholic fermentation models: a case-study in wine-making conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Fleurial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Sacchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.412-417, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269299v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting microbial cell composition and diauxic growth as optimal control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. pp.6217-6222, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.745⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aroma synthesis and energy consumption in wine fermentation: a multiobjective optimization approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Casenave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC World Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2023, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03915507v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal allocation of bacterial resources in fed-batch reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.1466-1471, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bacterial resource allocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DCO 2021 - International Conference on Dynamic Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03528000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-optimal control of piecewise affine bistable gene-regulatory networks: preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Augier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099681v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and optimal control of the seasonal coffee leaf rust propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Djuikem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grognard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2021 - 7th IFAC Conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2021, Brussels, Belgium. pp.193-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical MPC applied to bacterial resource allocation and metabolite synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. pp.667-672, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189960v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing bacterial resource allocation: metabolite production in continuous bioreactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC 2020 - 1st Virtual World Congress by the International Federation of Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin / Virtual, Germany. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02980429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular regimes for the maximization of metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. pp.31-36, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial growth strategies as Optimal Control problems: maximizing metabolite production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bacterial growth strategies as optimal control problems: maximizing metabolite production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Caillau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FGS'2019 - 19th French-German-Swiss conference on Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A control-theory approach for cluster autonomic management: maximizing usage while avoiding overload</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bzeznik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2019 - 3rd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Hong Kong, China. pp.189-195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA.2019.8920473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a control-theory approach for minimizing unused grid resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Stahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bzeznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI-Science'18 - workshop on Autonomous Infrastructure for Science, in conjunction with the ACM HPDC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Tempe, AZ, United States. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3217197.3217201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vehicle classification and speed estimation using computer vision techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Safar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXV Congreso Argentino de Control Automático (AADECA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Asociación Argentina de Control Automático, Nov 2016, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementación de un sistema para la medición del flujo de tránsito y detección de embotellamientos en autopistas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damián E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilián García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián I. Arroyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Safar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentine Symposium on Artificial Intelligence (ASAI 2015) - JAIIO 44</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Argentina de Informática e Investigación Operativa (SADIO), Sep 2015, Rosario, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide-field stimulation system for measuring of visuomotor behaviors in arthropods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Carbone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Ibañez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Tomsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian E. Oliva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIX Annual Meeting of the Argentine Society for Research in Neuroscience (SAN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Huerta Grande, Cordoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05073818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2918,165 +2939,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea de Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Weisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Kremling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Goelzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Economic Cell Collective</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-285, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.8156386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3086,419 +3107,537 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal cell behavior in time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dafni Giannari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidde de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego A Oyarzún</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Waldherr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Principles in Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.153-172, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.8157066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04383880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can optimal control explain the microbial heat-shock response? A bilevel optimization approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Concept to Perspective: Digital Twins of Microbial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Frioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Innerarity Imizcoz</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-05394104v1</w:t>
+                <w:t xml:space="preserve">hal-05613501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can optimal control explain the microbial heat-shock response? A bilevel optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín G. Yabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Innerarity Imizcoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Djema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Mairet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05394104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal allocation control in microbial growth under a heat-shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Innerarity Imizcoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Djema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Francis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gouzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3508,114 +3647,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal resource allocation in bacterial growth : theoretical study and applications to metabolite production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín G. Yabo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optimization and Control [math.OC]. Université Côte d'Azur, 2021. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021COAZ4095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03636842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId104"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3683,51 +3822,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DAC70A0B"/>
+    <w:nsid w:val="FA58883E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3914,51 +4053,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312540" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/agustin-gabriel-yabo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1487-4270" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vRPisNAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820387v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n G. Yabo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Augier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2025.101650" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913957v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111881" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03710681v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Caillau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gouz&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1506328" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671432v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohab Safey El Din" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.37" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03289633v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.6012" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03251044v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidde de Jong" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Mairet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M141097X" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02974185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2020364" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928580v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Carbone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dami&#225;n E. Oliva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1257-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111037v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dangelser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05169439v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312540" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269299v3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fleurial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Sacchelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591226" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915491v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.745" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915507v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.743" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03421358v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838346" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03528000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03099681v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.499" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03274865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Djuikem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grognard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.497" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189960v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02980429v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1146" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02418444v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029410" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421164v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bzeznik" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2019.8920473" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Stahl" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3217197.3217201" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066430v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n Arroyo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Safar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Oliva" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili&#225;n Garc&#237;a" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n I. Arroyo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073818v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Iba&#241;ez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Tomsic" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian E. Oliva" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04172118v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea de Martino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Weisse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kremling" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goelzer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://principlescellphysiology.org/book-economic-principles/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8156386" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04383880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Giannari" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego A Oyarz&#250;n" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Waldherr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8157066" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05613501v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gautreau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05394104v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Innerarity Imizcoz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Djema" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05369609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Francis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03636842v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021COAZ4095" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>