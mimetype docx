--- v0 (2026-04-04)
+++ v1 (2026-05-04)
@@ -66,1326 +66,1456 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are European diets healthy and sustainable? Evidence from nine countries using the planetary health diet framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin R Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph M M Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Romagosa Vilarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (3), pp.82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-026-03929-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542861v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do the indices based on the EAT-Lancet recommendations measure adherence to healthy and sustainable diets? A comparison of measurement performance in adults from a French national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín R Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Developments in Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cdnut.2025.104565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937178v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Two-years mothering into the pandemic: Impact of the three COVID-19 waves in the Argentinian postpartum women’s mental health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Valentina Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Andrés Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.e0294220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0294220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An overview of reviews of breastfeeding barriers and facilitators: Analyzing global research trends and hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Eugenia Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Valentina Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Andrés Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloepi.2025.100192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04982105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effectiveness of interventions to improve breastfeeding outcomes among women from vulnerable ethnic groups: Protocol for a systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Eugenia Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Gema Cid Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical nutrition open science/Clin Nutr Open Sci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 61, pp.54-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nutos.2025.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing Sustainable and Healthy Diets in Large-Scale Surveys: Validity and Applicability of a Dietary Index Based on a Brief Food Group Propensity Questionnaire Representing the EAT-Lancet Planetary Health Diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Maria Murante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Manca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Consalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anant Jani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05184615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenol analysis in human milk by a rapid, cost-effective, and accurate micromethod: translational development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Valentina Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Andrés Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Paulista de Pediatria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42, pp.e2023186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1984-0462/2024/42/2023186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caffeinated non-alcoholic beverages on the postpartum mental health related to the COVID-19 pandemic by a cross-sectional study in Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariela Valentina Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Andrés Soria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Nutrition &amp; Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.200198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hnm.2023.200198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of dietary indices for detecting nutritional deficiencies in lactating Argentinian women: A clinimetric approach using diet quality and human milk biomarkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Veronica Scotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariela Valentina Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elio Andrés Soria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toronto, Canada. https://isdamportal.org/wp-content/uploads/2025/04/icdam-2025-program-to-upload.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing sustainable and healthy diets in large multi-country surveys: Validity and applicability of a brief food group propensity questionnaire based on the EAT-Lancet planetary diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Murante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Manca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Consalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anant Jani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Toronto, Canada. https://isdamportal.org/wp-content/uploads/2025/04/icdam-2025-program-to-upload.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107922v1</w:t>
-              </w:r>
-[...879 lines deleted...]
-                <w:t xml:space="preserve">hal-04229081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations multi-niveaux des inégalités sociales et spatiales de la qualité de l’alimentation. Exploration du rôle de l’environnement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et Applications des Sciences de l’Information Géographique pour des Territoires Durables. Conférence Spatial Analysis and GEOmatics (SAGEO2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. pp.83-90, 2025, 978-2-910545-13-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1395,367 +1525,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do EAT-Lancet-based indices reflect dietary healthiness and sustainability equally? A comparison of measurement performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Diet and Activity Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The International Society for Diet and Activity Methods (ISDAM), Apr 2025, Toronto, Canada. https://isdamportal.org/wp-content/uploads/2025/04/icdam-2025-program-to-upload.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing adherence to healthy and sustainable diets: a measurement performance comparison of indices based on EAT-Lancet diet in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress of Epidemiology 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Epidemiological Association, Sep 2024, Cape Town, South Africa. https://www.wce2024.org/wp-content/uploads/2024/10/Agustin-Assessing-adherence-to-healthy-and-sustainable-diets.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Do Food Outlets Relate to Healthy and Sustainable Diets Among Low-Income People? A Multilevel Framework from France (FEAST)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Global Food Security Conference : Towards equitable, sustainable and resilient food systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1902,51 +2032,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107942v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Veronica Scotta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Valentina Cortez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Andr&#233;s Soria" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107922v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Murante" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Manca" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Consalez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Jani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478125v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937178v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n R Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104565" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Barral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloepi.2025.100192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gema Cid Exp&#243;sito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.06.018" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637948v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0462/2024/42/2023186" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229081v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2023.200198" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107863v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978448v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542861v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin R Miranda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M M Meunier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Romagosa Vilarnau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anant Jani" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O Verger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-026-03929-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937178v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n R Miranda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdnut.2025.104565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478125v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Veronica Scotta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Valentina Cortez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Andr&#233;s Soria" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0294220" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982105v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Eugenia Barral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloepi.2025.100192" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107830v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gema Cid Exp&#243;sito" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nutos.2025.03.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05184615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Murante" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Manca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Consalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.06.018" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637948v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1984-0462/2024/42/2023186" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229081v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hnm.2023.200198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107942v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107922v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107899v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978448v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>