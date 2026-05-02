--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -1213,291 +1213,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05308303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The SiD Digital ECal Based on Monolithic Active Pixel Sensors</w:t>
+                <w:t xml:space="preserve">Progress in DMAPS developments and first tests of the Monopix2 chips in 150 nm LFoundry and 180 nm TowerJazz technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Brau</w:t>
+                <w:t xml:space="preserve">J. Dingfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berdalovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Breidenbach</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/instruments6040051⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1034, pp.166747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308368v1</w:t>
+                <w:t xml:space="preserve">hal-03664008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in DMAPS developments and first tests of the Monopix2 chips in 150 nm LFoundry and 180 nm TowerJazz technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The SiD Digital ECal Based on Monolithic Active Pixel Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breidenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dingfelder</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">I. Berdalovic</w:t>
+                <w:t xml:space="preserve">Lorenzo Rota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bespin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caterina Vernieri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1034, pp.166747. </w:t>
+              <w:t xml:space="preserve">Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (4), pp.51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2022.166747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/instruments6040051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03664008v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and testing of a radiation-hard large-electrode DMAPS design in a 150 nm CMOS process</w:t>
               </w:r>
@@ -1522,51 +1522,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Breugnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1879,429 +1879,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shunt Regulator for the Serial Powering of the ATLAS CMOS Pixel Detector Modules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Habib</w:t>
+                <w:t xml:space="preserve">Mini-MALTA: Radiation hard pixel designs for small-electrode monolithic CMOS sensors for the High Luminosity LHC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dyndal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Allport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Asensi Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbero</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Kugathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2964333⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (02), pp.P02005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/02/P02005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536143v1</w:t>
+                <w:t xml:space="preserve">hal-02327858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of large scale sensors in 180 nm CMOS process modified for radiation tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Asensi Tortajada</w:t>
+                <w:t xml:space="preserve">Shunt Regulator for the Serial Powering of the ATLAS CMOS Pixel Detector Modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Bespin</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kugathasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.164403⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (2), pp.455-463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2964333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934077v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-MALTA: Radiation hard pixel designs for small-electrode monolithic CMOS sensors for the High Luminosity LHC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of large scale sensors in 180 nm CMOS process modified for radiation tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Allport</w:t>
+                <w:t xml:space="preserve">L. Flores Sanz de Acedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Asensi Tortajada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barbero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Berdalovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bespin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (02), pp.P02005. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 980, pp.164403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/15/02/P02005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2020.164403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327858v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a charge pump for sensor biasing in a Serial Powering scheme for the ATLAS pixel detector upgrade</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Caicedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berdalovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.42.011021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Asensi Tortajada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berdalovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.34.010009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moriishi Freeman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asensi Tortajada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.373.0020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/01/c01010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/04/c04033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308368v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breidenbach" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Habib" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rota" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Vernieri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments6040051" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664008v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingfelder" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bespin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166747" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caicedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riedler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buttar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pernegger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536143v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kugathasan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2964333" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934077v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores Sanz de Acedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164403" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327858v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dyndal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/02/P02005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/06/C06014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accensi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/01/P01024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colledani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rohr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2015.2391212" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631588v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Caicedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlon Barbero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barrillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bespin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Berdalovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.42.011021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.Asensi Tortajada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allport" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barrillon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Berdalovic" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.34.010009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955765v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Moriishi Freeman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Asensi Tortajada" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.373.0020" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00968724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Habib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rohr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291853v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Habib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#234;cheux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BMAS.2010.6156600" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288760v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2010.5696194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291856v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/ic.2010.0154" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rota" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. King" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/01/c01010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308303v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bakalis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Brau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Breidenbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/04/c04033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03664008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dingfelder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bespin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.166747" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308368v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breidenbach" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Habib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Rota" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Vernieri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/instruments6040051" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caicedo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Breugnon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2022.167224" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115857v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Riedler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buttar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164895" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999592v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pernegger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164381" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dyndal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dao" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/02/P02005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536143v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kugathasan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2964333" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flores Sanz de Acedo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2020.164403" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/14/06/C06014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Moro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Accensi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanchina" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/13/01/P01024" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01347094v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pangaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fenzi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Colledani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/01/C01036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arques" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dupont" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rohr" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sicard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2015.2391212" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308446v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308412v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>