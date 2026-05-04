--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahcène Bounceur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahcene-bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0043-7742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117817007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries and Hulls of Euclidean Graphs: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press, Taylor and Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781138048911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Wireless Sensor Networks Special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. 2015, Algorithms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of UAV multiple antenna-assisted small cell network with clustered users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daljeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcen Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03240-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of Chance: A Lightweight Consensus Algorithm for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alshaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (11), pp.8336-8345. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3168747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of Multiple Vehicle Routing Problem Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Sahar Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Alfawair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.137. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14050137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.1525-1543. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-019-06935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Encryption Technique for the Internet of Things Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-B. Nagoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102240. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2020.102240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Analog/RF Parametric Test Metrics Based on a Multivariate Extreme Value Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.966-976. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2019.2907923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a multi-trip vehicle routing problem with time windows integrating European and French driver regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Trévien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Vehicle Routing Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41604-019-00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart radio environments empowered by reconfigurable AI meta-surfaces: an idea whose time has come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Zappone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Slim Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-019-1438-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic multivariate Copula-based technique for faulty node diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of adaptive consistency approaches in cloud storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennacer Khelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Benharzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laid Kahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Greedy Position-Based Routing for Multihop Wireless Sensor Networks in a Real Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for solving a bi-objective constrained portfolio optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-managing Volatile Key Scheme for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of Sensitive Fenced Areas Using Duty-Cycled Wireless Sensor Networks With Asymmetrical Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach for an Accurate Analog/RF BIST Evaluation Based on the Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Ouamer Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5730-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic skyline technique for a context-aware selection of the best sensors in an IoT architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Kertiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Benharzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïd Kahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering and Management of Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuarqoub Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adebisi Bamidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabbar Sohail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme de suivi de patientes avec un diabète gestationnel par télémédecine : expérience brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crouzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.494-500. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(17)30117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus-based Clock Synchronization Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Sensor Network Border Monitoring System: Deployment Issues and Routing Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Fayez Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Huw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adebisi Bamidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2572 - 2582. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2672501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Multi-path Routing Algorithm to Balance Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Consumption through Parallel Computing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction in Data Mining: Copula Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Ground Vehicle for Data Collection in Wireless Sensor Networks: Mobility-aware Sink Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldabbas Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuarqoub Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Automation and Control Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874444301608010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for analog/RF BIST evaluation using statistical models of circuit parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.Article No. 31. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2699837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool For Analog/RF BIST Evaluation Using the Statistical Model of Circuit Output Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2699837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Analog Parametric Test Metrics Using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (30), pp.1400-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of analog/RF test measurements at the design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.582-590. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2009.2016136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom BIST for test and characterization of linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for the optimisation of analogue circuit testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST scheme for SNDR testin g of sigma delta ADCs using sine-wave fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4-6 / December), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-9500-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (175)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Gas Turbine Multi-Component Health Prognosis via Recurrent Expansion of Gas Path Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality and Science Fiction in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fadhl Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic Opinion Mining Using Machine Learning Techniques: Algerian Dialect as a Case of Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aldabbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tashkent TAS Uzbekistan, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584202.3584216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'enseignement de l'IoT en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Pédagogique du GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et Simuler des algorithmes sécurisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pluridisciplinary PhD Meeting (IPPM'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, El-Oued, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation, de génération et de collecte de la DATA pour les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la Data organisée par la DGRSDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating and Experimenting Interference Mitigation by Capture Effect in LoRa Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Monitoring in Mission-Critical Applications Using the Internet of Things and Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ghafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rawlinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Imperceptible Medical Image Watermarking Based on Dijkstra Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alshaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Laouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3341991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Cloud Data Protection Technique Based on Multi Agent System Using Advanced Cryptographic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Kazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Only Receiver Clock Synchronization Technique for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-Polygon and Its Application in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-like CSS-based PHY Layer Capture Effect and Serial Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Wireless (EW’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Efficient Fully Homomorphic Encryption Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Kazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaikh Muath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of a Pseudo-Polygon and its Application to Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 7th International Society for Knowledge Organization (ISKO-Maghreb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab for the validation of Cybersecurity algorithms including BlockChain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computational Intelligence, Security and IoT (ICCISIoT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tripura, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of a Pseudo-Polygon and its Application to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence and its Applications (AIAP'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El-Oued, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation européenne et française dans les problèmes de routage de véhicules avec des tournées multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pardiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for the Design, Simulation and 2D/3D Visualization of Radio Propagation and Interferences in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the boundary nodes of a WSN using the D-LPCN algorithm and its simulation under CupCarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EAI International Conference on Future Internet Technologies and Trends (ICFITT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Surat, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of LoRa Low Power and Wide Area Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copula based approach for measurement validity verification in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kawther Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Environment for IoT Simulation Under the CupCarbon Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissia Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa: LPWAN Technology for Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Surat, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Djeddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interference for Wireless Sensor Network Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Smart Technologies (WOSTec'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour une Configuration Micro-Cellule; Application: Réseaux de Capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smart-city and IoT Simulation to Big Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Internet of things and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copula based approach for outlier detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kawther Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’optimisation pour les tournées et gestion des temps des conducteurs au regard de la législation européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OFDM Based Communication System with Alpha-Stable Interference using CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Multipath Routing Algorithm for Energy Balancing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2901918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic and Distributed Key Management Scheme for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining Techniques Applied to Wireless Sensor Networks for Early Forest Fire Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OFDM Based Communication System with Alpha-Stable Interference using CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Data Mining Techniques for Emergency Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cloud and Big Data Computing (CBDCom’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées "Big Data Mining and Visualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data Analysis Using Multiple Imputation in Relation to Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VRPTW with European Union regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Authenticity and Integrity in Wireless Sensor Networks Based on a Watermarking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaikh Muath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Laouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Key Largo, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Approach for Wireless Sensor Networks Dedicated to Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Synchronization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cambridge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Modeling of Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Data Mining Algorithm for PageRank Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interference for Wireless Sensor Network Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data Mining Techniques for Emergency Detection Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Parallel Computing of Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de signalisation d'accidents de hauteur à base d'un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing and their Applications (ISPA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure and Efficient Sharing Aggregation Scheme for Data Protection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Approach for Surveillance Applications Based on Self Organized Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Intelligent Information Processing, Security and Advanced Communication (IPAC'2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure and efficient sharing aggregation scheme for data protection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Abu Dhabi, France. pp.432-437, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2015.7394374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Test Frequencies for Linear Analog Circuits: New Models and Efficient Solution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey. pp.188-207, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23799-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City & IoT Wireless Sen- sor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Intelligent Information Processing, Security and Advanced Communication, IPAC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Missing Data Problems with Sampling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Kamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tahar Kecha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Networking Distributed Systems and Applications (INDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bejaia, France. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDS.2014.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour la résolution du problème de couverture de cibles mobiles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CupCarbon Tool for Simulating Destructive Insect Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A Multi-Agent and Discrete Event Wireless Sensor Network Design and Simulation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUtools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Analysis for Energy and Lifetime Prediction in Large Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Networking Distributed Systems and Applications (INDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bejaia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDS.2014.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for selecting test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Scale Integration (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istamboul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Dimensionality Reduction of Multi-Dimensional Data using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Statistical Techniques for Analog Parametric Test Metrics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), Abu Dhabi, UAE, March 26-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Statistical Techniques for Analog Parametric Test Metrics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Louay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Estimation of Missing Data Based on Sampling Methods for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCSEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Dimensionality Reduction of Multi-Dimensional Data Based on Sampling Methods for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of analog circuits for test metrics computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design &amp; Technology of Integrated Systems in nanoscale era (DTIS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des métriques de test analogique à base d’un échantillon multivarié de circuits extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des paramètres de sortie des circuits analogiques par l’estimation des métriques de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient minimization of test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des métriques de test analogique à base d'un échantillon multivarié de circuits extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Modelling of Analog Circuits for Test Metrics Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output parameter reduction for an efficient evaluation of alternative test techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Design of Circuits and Integrated Systems (DCIS'13), San Sebastian, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Approche de Pré-traitement pour les Fouilles de Données Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition de la conférence nationale de l'informatique destinée aux étudiants de graduation et de post-graduation (JEESI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Oued-Smar, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de modélisation statistique des circuits analogiques et mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application efficace du problème de recouvrement au test de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, 000000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test metrics computation using the statistical model of analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Estimation of Analog Test Metrics With Extreme Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Case for a Wireless Sensor Network Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embed With Linux Workshop (EWiLi) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Statistical Modelling by Means of Copulas of Analog and Mixed-Signal Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 27th conference on Design of Circuits and Integrated Systems (DCIS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric test metrics estimation using non-Gaussian copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Mixed-Signals, Sensors, and Systems Test Workshop (IMS3TW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, 000000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un BIST d'un capteur de vision CMOS à base d'une copule non Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. e-proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et optimisation de vecteurs de test analogiques multifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, 000000, France. pp.clé usb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de Grandes Masses de Données Multidimensionnelles à base de Méthodes d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées scientifiques du laboratoire LAROMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, 000000, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un BIST d'un capteur de vision CMOS à base d'une copule non Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Performance Prediction Based on Archimedean Copulas Generation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design an Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density estimation for analog/RF test problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium (VTS), 2010 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, 000000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parametric test metrics for mixed-signal/RF DFT solutions using statistical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catrene European Nanoelectronics Design Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Estimation for Analog/RF Test Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, 000000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT technique for RF PLLs using built-in monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology of Integrated Systems (DTIS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for AMS/RF BIST using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Mixed-Signals, Sensors and Systems Test Workhop (IMS3TW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for AMS/RF BIST using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Mixed-Signals, Sensors and Systems Test Workhop (IMS3TW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test limit evaluation for an ADC Design-for-Test approach by using a CAT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lechuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08), Grenoble, France, November 12-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. pp.session 1D2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test limit evaluation for an ADC Design-for-Test approach by using a CAT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lechuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Matinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional test compaction by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Mixed-Signals Testing Workhop (IMSTW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional test compaction by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Mixed-Signals Testing Workhop (IMSTW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de tests fonctionnels par modélisation statistique des circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of functional tests by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onference on Design and Technology of Integrated Systems (DTIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of functional tests by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Technology of Integrated Systems (DTIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, Morocco. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de tests fonctionnels par modélisation statistique des circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of test measures for low-cost LNA production testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tongbong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at 14th IFIP International Conference on Very Large Scale Integraation (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom Functional BIST for Linear and Nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe, 2006. DATE '06. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munich, Germany. pp.664-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of test measures for low-cost LNA production testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tongbong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at 14th IFIP International Conference on Very Large Scale Integraation (VLSI-SoC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livier Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Very Larage Scale Integration (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNDR BIST for SigmaDelta Analogue-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium, 2006. Proceedings. 24th IEEE, 30-04 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berkeley, California, United States. pp.314- 319, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Very Larage Scale Integration (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.320-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST pour les microsystèmes nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Mixed-Signals Testing Workshop (IMSTW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and testing of MEMS nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test (IDT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, United Arab Emirates. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and testing of MEMS nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test (IDT'06), November 19-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Mixed-Signals Testing Workshop (IMSTW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom Functional BIST for Linear and Nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNDR BIST for SigmaDelta Analogue-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital bist for a 16-bit audio sigma-delta analogue-to-digital converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW'05), June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cannes – Côte d'Azur, France. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les MEMS non linéaires pour le calcul des noyaux de Volterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotest Intégré des Microsystèmes Nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les MEMS non linéaires pour le calcul des noyaux de Volterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.340-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Australia. pp.245-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotest Intégré des Microsystèmes Nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes  Côte dAzur,, France. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital bist for a 16-bit audio sigma-delta analogue-to-digital converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW'05), June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cannes – Côte d'Azur, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.18 mu m CMOS implementation of on-chip analogue test signal generation from digital test patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings.-Design,-Automation-and-Test-in-Europe-Conference-and-Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.704-5, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et optimisation de vecteurs de test pour des composants analogiques et mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marseille, France. pp.198-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of digitally coded test vectors for mixed-signal components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Gestion des Stocks à Prix d’Achat Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Mammasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de MOdélisation et SIMulation MOSIM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio channel access challenges in LoRa low-power wide-area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Technologies for IoT and M2M Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-102, 2020, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818880-4.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing test frequencies for linear analog circuits: new models and efficient solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in VLSI-SoC: At the Crossroads of Emerging Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer pp.188-207, 2015, 978-3-319-23799-2. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23799-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization techniques for selecting test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP VLSI SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. De Micheli, S. Mir, R. Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Research trends in VLSI and Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.280-300, 2007, IFIP International Federation for Information Processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Research trends in VLSI and Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. De Micheli, S. Mir, R. Reis (Ed.), pp.280-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURVEY OF RF-PROPAGATION MODELS FOR WIRELESS SENSOR NETWORKS (WSNs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Alwajeeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul parallèle de la consommation d'énergie des mobiles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour la simulation parallèle sur GPUs des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lifetime prediction in large wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de modélisation et de génération d'un échantillon multidimensionnel des pixels d'un imageur CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kerkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless SensorNetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole internationale 'Réseaux de capteurs et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lijour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CAO pour le test de circuits mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Simulation pour le Test de Circuits Mixtes, la Fouille de Données et les Réseaux de Capteurs Sans Fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Laboratoire Lab-STICC, Université de Bretagne Occidentale (UBO), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId482"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.79790940767px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahcène Bounceur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahcene-bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0043-7742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117817007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundaries and Hulls of Euclidean Graphs: From Theory to Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press, Taylor and Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9781138048911</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for Wireless Sensor Networks Special issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo Vecchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MDPI. 2015, Algorithms</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phygital Twin IoT: A Hardware-Software Decomposition Architecture for Scalable and Secure Digital Twin IoT Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Oulefki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Amine Ouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Open Journal of the Computer Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OJCS.2026.3681725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis of UAV multiple antenna-assisted small cell network with clustered users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daljeet Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Muthanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcen Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingwang Li</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11276-023-03240-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dominating Tree Based Leader Election Algorithm for Smart Cities IoT Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Essaid Khanouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile Networks and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28, pp.718-731. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11036-020-01599-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02924057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of Chance: A Lightweight Consensus Algorithm for the Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alshaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 18 (11), pp.8336-8345. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TII.2022.3168747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05038052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Simulation of Multiple Vehicle Routing Problem Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Sahar Guia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Alfawair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future internet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (5), pp.137. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fi14050137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05133490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the polygon hull of a network without conditions on the starting vertex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions on emerging telecommunications technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.e3696. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ett.3696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximum Lifetime Target Coverage in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 111, pp.1525-1543. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11277-019-06935-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible Encryption Technique for the Internet of Things Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Medileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-B. Nagoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.102240. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2020.102240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Analog/RF Parametric Test Metrics Based on a Multivariate Extreme Value Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (5), pp.966-976. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2019.2907923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a multi-trip vehicle routing problem with time windows integrating European and French driver regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Trévien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal on Vehicle Routing Algorithms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41604-019-00016-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A probabilistic multivariate Copula-based technique for faulty node diagnosis in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 127 (1), pp.9-25. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart radio environments empowered by reconfigurable AI meta-surfaces: an idea whose time has come</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Renzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh-Thuy Phan-Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Zappone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Slim Alouini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURASIP Journal on Wireless Communications and Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13638-019-1438-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of adaptive consistency approaches in cloud storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdennacer Khelaifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Benharzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laid Kahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Parallel and Distributed Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 129, pp.36-49. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpdc.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Layer Greedy Position-Based Routing for Multihop Wireless Sensor Networks in a Real Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2018.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01676703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An iterative method for solving a bi-objective constrained portfolio optimization problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Optimization and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Self-managing Volatile Key Scheme for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance of Sensitive Fenced Areas Using Duty-Cycled Wireless Sensor Networks With Asymmetrical Links</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2018.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Classification Approach for an Accurate Analog/RF BIST Evaluation Based on the Process Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Djemai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belkacem Brahmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Ouamer Bibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3), pp.321-335. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-018-5730-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic skyline technique for a context-aware selection of the best sensors in an IoT architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Kertiou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Benharzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laïd Kahloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Beggas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01875342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d’un programme de suivi de patientes avec un diabète gestationnel par télémédecine : expérience brestoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gaulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Sonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Crouzeix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (6), pp.494-500. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1957-2557(17)30117-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-LPCN: A Distributed Least Polar-angle Connected Node Algorithm for Finding the Boundary of a Wireless Sensor Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 56, pp.56-71. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2016.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Clustering and Management of Mobile Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuarqoub Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adebisi Bamidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jabbar Sohail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.comnet.2017.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus-based Clock Synchronization Protocol for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Personal Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wireless Sensor Network Border Monitoring System: Deployment Issues and Routing Protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al-Fayez Fayez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lloyd Huw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert D Newman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adebisi Bamidele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (8), pp.2572 - 2582. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2017.2672501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LPCN: Least Polar-angle Connected Node Algorithm to Find a Polygon Hull in a Connected Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnca.2017.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Multi-path Routing Algorithm to Balance Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ad Hoc Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adhoc.2017.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01544658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Energy Consumption through Parallel Computing in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionality Reduction in Data Mining: Copula Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2016.07.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01350520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unmanned Ground Vehicle for Data Collection in Wireless Sensor Networks: Mobility-aware Sink Selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldabbas Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abuarqoub Abdelrahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Open Automation and Control Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.35-46. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1874444301608010035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tool for analog/RF BIST evaluation using statistical models of circuit parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (2), pp.Article No. 31. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2699837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool For Analog/RF BIST Evaluation Using the Statistical Model of Circuit Output Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.23. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2699837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of Analog Parametric Test Metrics Using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (30), pp.1400-1410</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of analog/RF test measurements at the design stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (4), pp.582-590. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2009.2016136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00379139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom BIST for test and characterization of linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 40 (7), pp.1054-1061. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2008.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for the optimisation of analogue circuit testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.471-484. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5006-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST scheme for SNDR testin g of sigma delta ADCs using sine-wave fitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 22 (4-6 / December), pp.325-335. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-006-9500-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (176)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-learning with similarity-weighted transfer for manufacturing optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Nouinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Gas Turbine Multi-Component Health Prognosis via Recurrent Expansion of Gas Path Parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Berghout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Benbouzid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 International Conference on Control, Automation and Diagnosis (ICCAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCAD60883.2024.10554011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advancing Manufacturing Efficiency: Multi-Objective Optimization in the Industry 5.0 Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdulaziz Turki Almaktoom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reality and Science Fiction in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2024, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Human-Centricity, Sustainability, and Resilience in Digital Twin Models for Industry 5.0 : A Multi-Objective Optimization Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Reinforcement Learning for multiobjective Scheduling in Industry 5.0 Reconfigurable Manufacturing Systems ⋆</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RPA-Code for Secure Binary Sequence Generation from Graph-Based Scanning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jameleddine Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Fadhl Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Modular Deep Reinforcement Learning Digital-Twins Framework: A Step towards optimal RMS control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfatah Kermali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arabic Opinion Mining Using Machine Learning Techniques: Algerian Dialect as a Case of Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Kara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aldabbas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Tashkent TAS Uzbekistan, France. pp.87-92, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584202.3584216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a digital twin IoT for the validation of AI algorithms in smart-city applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laaziz Lahlou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Machine Learning for Networking (MLN'2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Simulation to Digital Twins, the Case of Internet of Things Research and Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Ngadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ouchani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFNDS '22: The 6th International Conference on Future Networks &amp; Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Tashkent TAS Uzbekistan, France. pp.657-666, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3584202.3584302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Conference on Operational Research (EURO 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'enseignement de l'IoT en Master</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journée Pédagogique du GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir et Simuler des algorithmes sécurisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Pluridisciplinary PhD Meeting (IPPM'20)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, El-Oued, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de simulation, de génération et de collecte de la DATA pour les villes intelligentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude sur la Data organisée par la DGRSDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Leader Election Algorithm based on the WBS Algorithm Dedicated to Smart-cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Future Networks and Distributed Systems (ICFNDS '19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303247v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating and Experimenting Interference Mitigation by Capture Effect in LoRa Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Monitoring in Mission-Critical Applications Using the Internet of Things and Blockchain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Ghafir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rawlinson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust and Imperceptible Medical Image Watermarking Based on Dijkstra Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muath Alshaikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Laouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Hammoudeh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3341991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-based models of batteries for the simulation of Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conferenceon on Future Networks and Distributed Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Cloud Data Protection Technique Based on Multi Agent System Using Advanced Cryptographic Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Kazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Amine Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 3rd International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3341325.3342012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight Only Receiver Clock Synchronization Technique for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Pseudo-Polygon and Its Application in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Security Protocol Designed for the Context of Internet of Things</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaikh Muath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab: An IoT Emulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Minimum x-Coordinate based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distr buted Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa-like CSS-based PHY Layer Capture Effect and Serial Interference Cancellation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Wireless (EW’2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive and Efficient Fully Homomorphic Encryption Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Yagoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Okba Kazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Euclidean Graph: Algorithms and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint EURO/ALIO International Conference 2018 on Applied Combinatorial Optimization (EURO/ALIO 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Bologna, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02500681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting Gaps and Voids in WSNs and IoT Networks: the Angle-based Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Future Networks and Distributed Systems (ICFNDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3231053.3231089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of a Pseudo-Polygon and its Application to Big Data and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 7th International Society for Knowledge Organization (ISKO-Maghreb)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Béjaia, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon-Lab for the validation of Cybersecurity algorithms including BlockChain technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Computational Intelligence, Security and IoT (ICCISIoT 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Tripura, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid method to maximize the lifetime of coverage in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Moulaï</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of a Pseudo-Polygon and its Application to IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Artificial Intelligence and its Applications (AIAP'18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, El-Oued, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réglementation européenne et française dans les problèmes de routage de véhicules avec des tournées multiples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Benkebir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Le Pouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Pardiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02083945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Mobile, Secure and Programmable Networking (MSPN 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. pp.42-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dominating tree routing algorithm for efficient leader election in IoT networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Teodorov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IEEE Annual Consumer Communications &amp; Networking Conference (CCNC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCNC.2018.8319292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for the Design, Simulation and 2D/3D Visualization of Radio Propagation and Interferences in IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Marc Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Las Vegas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A High-Speed 2.5D Ray-Tracing Propagation Model for Microcellular Systems, Application: Smart Cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In the 11th IEEE European Conference on Antennas and Propagation (EuCAP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EurAAP, Mar 2017, Paris, France. pp.3515-3519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the boundary nodes of a WSN using the D-LPCN algorithm and its simulation under CupCarbon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EAI International Conference on Future Internet Technologies and Trends (ICFITT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Surat, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi-criteria decision support tool for projet portfolio management of the Sonatrach oil upstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nissia Kaouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LoRa: LPWAN Technology for Smart City</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LOGO: A New Distributed Leader Election Algorithm in WSNs with Low Energy Consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICFITT EAI International Conference on Future Internet Technologies and Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Surat, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wait-Before-Starting Algorithm for Fast, Fault-Tolerant and Low Energy Leader Election in WSNs Dedicated to Smart-Cities and IoT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copula based approach for measurement validity verification in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kawther Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Study of LoRa Low Power and Wide Area Network Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Conference on Advanced Technologies for Signal and Image Processing (ATSIP'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Fez, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01516485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BROGO: A New Low Energy Consumption Algorithm for Leader Election in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kadjouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in E-Systems Engineering (DeSE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01545356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Revised BROGO Algorithm for Leader Election in Wireless Sensor and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D Environment for IoT Simulation Under the CupCarbon Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Olivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour les Réseaux de Capteurs à Faible Portée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Ahmed Mohammed Al Wajeeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A game theory approach to solve linear bi-objective programming problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Djeddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Copula Theory Approach to Detect Faulty Sensor Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interference for Wireless Sensor Network Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop Smart Technologies (WOSTec'17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01524812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Distributed Algorithm for Finding Dominating Sets in IoT Networks under Multiple Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Multiple Objective Programming and Goal Programming (MOPGP 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Modèle de Propagation Quasi 3D Déterministe et Rapide pour une Configuration Micro-Cellule; Application: Réseaux de Capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXèmes Journées Nationales Microondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Finding a Dominating Set in Wireless Sensor and IoT Networks Based on the Wait-Before-Starting Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Algorithm to Find Boundaries of Connected Components of a Euclidean Graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Faulty Sensor Node Detection in Wireless Sensor Networks based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammoudeh Mohammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Conference on Internet of Things, Data and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3018896.3065837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01487530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Smart-city and IoT Simulation to Big Data Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd ACM International Conference on Internet of things and Cloud Computing (ICC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A copula based approach for outlier detection in wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Kawther Ghalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Multipath Routing Algorithm for Energy Balancing in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OFDM Based Communication System with Alpha-Stable Interference using CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodes d’optimisation pour les tournées et gestion des temps des conducteurs au regard de la législation européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary Node Failure Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of OFDM Based Communication System with Alpha-Stable Interference using CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Failed Boundary Nodes in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th National Conference on Software and Hardware Architectures for Robots Control (SHARC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Efficient Data Mining Techniques for Emergency Detection in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Cloud and Big Data Computing (CBDCom’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01345636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic and Distributed Key Management Scheme for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Messai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahmani Abdelnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Mining Techniques Applied to Wireless Sensor Networks for Early Forest Fire Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2900323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Method for Associating Radio Propagation Models with Spatial Partitioning for Smart City Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alwajeeh Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Internet of Things and Cloud Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Cambridge, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2896387.2901918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finding the Boundary Nodes of a Wireless Sensor Network Without Conditions on the Starting Node</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Sevaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Conference on Operational Research (EURO 28)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Poznań, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact method for solving bi-objective cardinality constrained portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faulty Data Detection in Wireless Sensor Networks Based on Copula Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3010089.3010114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An empirical study to find the optimal number of security in portfolio selection problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moulaï Mustapha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Multidimensional Finance, Insurance and Investment (ICMFII'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées "Big Data Mining and Visualization"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing Data Analysis Using Multiple Imputation in Relation to Parkinson's Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VRPTW with European Union regulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Belakbir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Croguennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lepouliquen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Annual Workshop of the EURO Working Group on Vehicle Routing and Logistics Optimization (VeRoLog 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation of low-grade gliomas in MRI : Phase based method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahima Zaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahrour Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basel Solaiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Technologies for Signal and Image Processing (ATSIP’2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data Authenticity and Integrity in Wireless Sensor Networks Based on a Watermarking Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alshaikh Muath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamri Laouamer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 29th International Florida Artificial Intelligence Research Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Key Largo, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Watermarking Approach for Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Lalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01402490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème édition des journées Big Data Mining and Visualization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Approach for Wireless Sensor Networks Dedicated to Surveillance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clock Synchronization in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Aissaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Makhlouf Aliouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR SoC 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Cambridge, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel Modeling of Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance Evaluation of IEEE 802.15.4 PHY with Impulsive Network Interference in CupCarbon Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahim Kacimi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Networks, Computers and Communications (ISNCC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISNCC.2016.7746102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parallel Data Mining Algorithm for PageRank Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoudi Massinissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Interference for Wireless Sensor Network Simulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Big Data and Advanced Wireless technologies (BDAW'2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Blagoevgrad, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Data Mining Techniques for Emergency Detection Using Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Saoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Parallel Computing of Energy Consumption in Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Networks and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure and Efficient Sharing Aggregation Scheme for Data Protection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSPIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de détection et de signalisation d'accidents de hauteur à base d'un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Cheriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ouslim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hammoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Image and Signal Processing and their Applications (ISPA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Mostaganem, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficient Approach for Surveillance Applications Based on Self Organized Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benzerbadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabdellah Kechar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSPN 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01174337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Intelligent Information Processing, Security and Advanced Communication (IPAC'2015) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure and efficient sharing aggregation scheme for data protection in WSNs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feriel Bouakkaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mawloud Omar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcene Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkamel Tari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Abu Dhabi, France. pp.432-437, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSPIT.2015.7394374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Test Frequencies for Linear Analog Circuits: New Models and Efficient Solution Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th IFIP/IEEE International Conference on Very Large Scale Integration - System on a Chip (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istanbul, Turkey. pp.188-207, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23799-2_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City & IoT Wireless Sen- sor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Intelligent Information Processing, Security and Advanced Communication, IPAC'2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Batna, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Missing Data Problems with Sampling Methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a Kamel Tari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tahar Kecha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Networking Distributed Systems and Applications (INDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bejaia, France. pp.99-104, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDS.2014.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et simulation pour la résolution du problème de couverture de cibles mobiles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CupCarbon Tool for Simulating Destructive Insect Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information and Communication Technologies for Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A Multi-Agent and Discrete Event Wireless Sensor Network Design and Simulation Tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIMUtools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression Analysis for Energy and Lifetime Prediction in Large Wireless Sensor Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 International Conference on Advanced Networking Distributed Systems and Applications (INDS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bejaia, France. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDS.2014.8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New techniques for selecting test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Very Large Scale Integration (VLSI-SoC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Istamboul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Statistical Techniques for Analog Parametric Test Metrics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdallah Louay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate Statistical Techniques for Analog Parametric Test Metrics Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS), Abu Dhabi, UAE, March 26-28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.19-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Dimensionality Reduction of Multi-Dimensional Data using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00798329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient minimization of test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IEEE European Test Symposium (ETS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00789857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Dimensionality Reduction of Multi-Dimensional Data Based on Sampling Methods for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00809846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method for Estimation of Missing Data Based on Sampling Methods for Data Mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCSEIT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des paramètres de sortie des circuits analogiques par l’estimation des métriques de test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modelling of analog circuits for test metrics computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Design &amp; Technology of Integrated Systems in nanoscale era (DTIS'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des métriques de test analogique à base d’un échantillon multivarié de circuits extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01400007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation des métriques de test analogique à base d'un échantillon multivarié de circuits extrêmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Modelling of Analog Circuits for Test Metrics Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Output parameter reduction for an efficient evaluation of alternative test techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th International Conference on Design of Circuits and Integrated Systems (DCIS'13), San Sebastian, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01017501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle Approche de Pré-traitement pour les Fouilles de Données Numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ième édition de la conférence nationale de l'informatique destinée aux étudiants de graduation et de post-graduation (JEESI'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Oued-Smar, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une application efficace du problème de recouvrement au test de circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, 000000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de modélisation statistique des circuits analogiques et mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kerkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test metrics computation using the statistical model of analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate Estimation of Analog Test Metrics With Extreme Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In IEEE International Conference on Electronics, Circuits, and Systems (ICECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tool for Statistical Modelling by Means of Copulas of Analog and Mixed-Signal Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In 27th conference on Design of Circuits and Integrated Systems (DCIS'12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Test Case for a Wireless Sensor Network Design Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloi Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahamadou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Embed With Linux Workshop (EWiLi) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et optimisation de vecteurs de test analogiques multifréquences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF: Société française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, 000000, France. pp.clé usb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un BIST d'un capteur de vision CMOS à base d'une copule non Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. e-proceeding</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric test metrics estimation using non-Gaussian copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Mixed-Signals, Sensors, and Systems Test Workshop (IMS3TW'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, 000000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de Grandes Masses de Données Multidimensionnelles à base de Méthodes d'échantillonnage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Houari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Kechadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées scientifiques du laboratoire LAROMAD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, 000000, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00665992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d'un BIST d'un capteur de vision CMOS à base d'une copule non Gaussienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR-SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00649694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analog Performance Prediction Based on Archimedean Copulas Generation Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design an Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00657531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of parametric test metrics for mixed-signal/RF DFT solutions using statistical techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mat. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catrene European Nanoelectronics Design Technology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00558941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density estimation for analog/RF test problem solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium (VTS), 2010 28th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, 000000, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00648874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Estimation for Analog/RF Test Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haralampos-G Stratigopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium (VTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, 000000, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT technique for RF PLLs using built-in monitors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Asquini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Badets</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design and Technology of Integrated Systems (DTIS'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp.210-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00421667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for AMS/RF BIST using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Mixed-Signals, Sensors and Systems Test Workhop (IMS3TW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Vancouver, Canada. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IMS3TW.2008.4581615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00346519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for AMS/RF BIST using Copulas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Mixed-Signals, Sensors and Systems Test Workhop (IMS3TW'08)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Canada. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test limit evaluation for an ADC Design-for-Test approach by using a CAT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lechuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08), Grenoble, France, November 12-14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Grenoble, France. pp.session 1D2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00347714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test limit evaluation for an ADC Design-for-Test approach by using a CAT platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lechuga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mozuelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mar Matinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bracho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Design of Circuits and Integrated Systems (DCIS'08),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional test compaction by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Mixed-Signals Testing Workhop (IMSTW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional test compaction by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Mixed-Signals Testing Workhop (IMSTW'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Porto, Portugal. pp.20-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00173951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de tests fonctionnels par modélisation statistique des circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM’07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00178816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of functional tests by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Design and Technology of Integrated Systems (DTIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Rabat, Morocco. pp.35-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimization of functional tests by statistical modelling of analogue circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onference on Design and Technology of Integrated Systems (DTIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Morocco. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction de tests fonctionnels par modélisation statistique des circuits analogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Akkouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.234-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00105472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.217-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of test measures for low-cost LNA production testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tongbong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at 14th IFIP International Conference on Very Large Scale Integraation (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livier Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Very Larage Scale Integration (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom Functional BIST for Linear and Nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe, 2006. DATE '06. Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Munich, Germany. pp.664-669</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00092107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of test measures for low-cost LNA production testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tongbong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD Forum at 14th IFIP International Conference on Very Large Scale Integraation (VLSI-SoC’06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Nice, France. pp.48-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIST pour les microsystèmes nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFIP International Conference on Very Larage Scale Integration (VLSI-SoC'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Nice, France. pp.320-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNDR BIST for SigmaDelta Analogue-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium, 2006. Proceedings. 24th IEEE, 30-04 April</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Berkeley, California, United States. pp.314- 319, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2006.12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00079708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of a BIST technique for CMOS active pixel sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lizarraga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006, pp.326-331</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Mixed-Signals Testing Workshop (IMSTW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, United Kingdom. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and testing of MEMS nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test (IDT'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, United Arab Emirates. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the accurate estimation of test metrics for multiple analogue parametric deviations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Mixed-Signals Testing Workshop (IMSTW'06)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Edinburgh, United Kingdom. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00142367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and testing of MEMS nonlinearities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Design and Test (IDT'06), November 19-20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dubai, United Arab Emirates. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00156040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SNDR BIST for SigmaDelta Analogue-to-Digital Converters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, United States. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudorandom Functional BIST for Linear and Nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Germany. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW'05), June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cannes – Côte d'Azur, France. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital bist for a 16-bit audio sigma-delta analogue-to-digital converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mixed-Signals Testing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les MEMS non linéaires pour le calcul des noyaux de Volterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.340-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00130870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de vecteurs de test pour les MEMS non linéaires pour le calcul des noyaux de Volterra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotest Intégré des Microsystèmes Nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.435-440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00134430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip pseudorandom testing for linear and nonlinear MEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Australia. pp.245-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinearity effects on MEMS on-chip pseudorandum testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Cannes  Côte dAzur,, France. pp.224-233</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autotest Intégré des Microsystèmes Nonlinéaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dhayni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libor Rufer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM’05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. pp.256-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00388324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital bist for a 16-bit audio sigma-delta analogue-to-digital converter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Carbonero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual International Mixed-Signals Testing Workshop (IMSTW'05), June 27-29</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Cannes – Côte d'Azur, France. pp.45-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00096847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.18 mu m CMOS implementation of on-chip analogue test signal generation from digital test patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaune Prenat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings.-Design,-Automation-and-Test-in-Europe-Conference-and-Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Paris, France. pp.704-5, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00012860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération et optimisation de vecteurs de test pour des composants analogiques et mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Nationales du Réseau Doctoral de Microélectronique (JNRDM'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Marseille, France. pp.198-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01214574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation of digitally coded test vectors for mixed-signal components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference on Design of Circuits and Integrated Systems (DCIS'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de Gestion des Stocks à Prix d’Achat Variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamil Aissani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smail Adjabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Lamine Mammasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Francophone de MOdélisation et SIMulation MOSIM'03</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radio channel access challenges in LoRa low-power wide-area networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Duc Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umber Noreen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Ehsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPWAN Technologies for IoT and M2M Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-102, 2020, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-818880-4.00004-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DoTRo: A New Dominating Tree Routing Algorithm for Efficient and Fault-Tolerant Leader Election in WSNs and IoT Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madani Bezoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Laouid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renault É., Boumerdassi S., Bouzefrane S. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile, Secure, and Programmable Networking. MSPN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11005, Springer, Cham, pp.42-53, 2019, Lecture Notes in Computer Science, 978-3-030-03100-8. </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-03101-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02501870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing test frequencies for linear analog circuits: new models and efficient solution methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in VLSI-SoC: At the Crossroads of Emerging Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, springer pp.188-207, 2015, 978-3-319-23799-2. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-23799-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New optimization techniques for selecting test frequencies for linear analog circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohand Bentobache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinhardt Euler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kieffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP VLSI SoC SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01081196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Research trends in VLSI and Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. De Micheli, S. Mir, R. Reis (Ed.), pp.280-300, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAT platform for analogue and mixed-signal test evaluation and optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rolindez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Simeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. De Micheli, S. Mir, R. Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Research trends in VLSI and Systems on Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.280-300, 2007, IFIP International Federation for Information Processing</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00202160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A SURVEY OF RF-PROPAGATION MODELS FOR WIRELESS SENSOR NETWORKS (WSNs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Alwajeeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Combeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Vauzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nantes, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01704182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul parallèle de la consommation d'énergie des mobiles dans un réseau de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle pour la simulation parallèle sur GPUs des réseaux de capteurs sans fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arezki Laga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massinissa Lounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and lifetime prediction in large wireless sensor networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foudil Mir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farid Meziane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de modélisation et de génération d'un échantillon multidimensionnel des pixels d'un imageur CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Saoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Beznia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Kerkar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique, JNRDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless Sensor Networks (SCI-WSN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CupCarbon: A New Platform for Designing and Simulating Smart-City and IoT Wireless SensorNetworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01395828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecole internationale 'Réseaux de capteurs et applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lijour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Plantec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Espes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plateforme CAO pour le test de circuits mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Micro et nanotechnologies/Microélectronique. Institut National Polytechnique de Grenoble - INPG, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00163839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles et Simulation pour le Test de Circuits Mixtes, la Fouille de Données et les Réseaux de Capteurs Sans Fil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahcène Bounceur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modélisation et simulation. Laboratoire Lab-STICC, Université de Bretagne Occidentale (UBO), 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01081211v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId488"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="476A4FAD"/>
+    <w:nsid w:val="E8A2B6D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahcene-bounceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0043-7742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117817007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998022v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ouamri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daljeet Singh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Muthanna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Bounceur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03240-9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05038052v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Kara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alshaikh" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3168747" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133490v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sahar Guia" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Alfawair" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050137" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02810774v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medileh" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouid" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B. Nagoudi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102240" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089332v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beznia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2907923" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zappone" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1438-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501726v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghalem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.11.009" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Khelaifa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.03.006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01676703v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benzerbadj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0LWJLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829182v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Abdelnasser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.03.027" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829177v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djemai" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Brahmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Bibi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5730-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01875342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kertiou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01475758v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuarqoub Abdelrahman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adebisi Bamidele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbar Sohail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507665v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaulier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuillier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crouzeix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30117-7" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497632v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Aissaoua" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01475770v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Fayez Fayez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Huw" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Newman" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2672501" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544658v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.06.006" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB8JCSV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01571595v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01350520v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Houari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSXCDNS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01403446v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldabbas Omar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874444301608010035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142592v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699837" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081198v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Beznia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G Stratigopoulos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379139v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2009.2016136" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhayni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.05.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2F91KM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199205v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolindez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5006-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSKSWV81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159819v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-9500-z" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JMF1LJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730810v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aldabbas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584216" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508134v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508139v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508138v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02466517v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehsan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342022" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507654v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghafir" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rawlinson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342018" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507655v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3341991" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507660v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Yagoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342012" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829254v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508124v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829252v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829255v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Yagoub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508120v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508097v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508125v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01516485v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487535v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kawther Ghalem" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556284v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01524812v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497124v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556272v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294141v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900336" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507801v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900322" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294137v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900323" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294140v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900321" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01345636v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508127v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397979v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294146v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497570v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507748v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507757v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507808v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397983v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508022v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Saoudi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01142334v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507692v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheriet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoudi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01228929v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01174337v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294148v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272645v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394374" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395825v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507703v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Kamel Tari" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tahar Kecha" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDS.2014.25" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508041v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00963927v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mehdi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00963926v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507697v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meziane" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDS.2014.8" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00798329v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842238v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00780022v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Louay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801464v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809846v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400007v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025164v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025149v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842240v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017501v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508071v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745461v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678609v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745445v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765175v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507713v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Keita" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Traore" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765185v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Saoud" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00649691v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653389v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665980v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665992v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00649694v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657531v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648874v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558941v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat. Dubois" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490709v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421667v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asquini" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badets" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346519v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581615" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521995v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347714v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechuga" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mozuelos" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bracho" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521991v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Matinez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522016v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akkouche" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173951v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178816v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522012v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202091v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522018v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tongbong" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142371v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105472v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092107v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386242v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522025v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Lizarraga" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522021v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079708v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2006.12" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134479v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142372v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386262v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134480v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522023v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522020v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156040v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142367v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522093v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522101v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522106v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096851v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522105v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522100v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522099v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130870v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388320v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134430v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522104v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388324v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384648v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096847v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012860v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Prenat" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268939" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214574v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392581v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507793v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Mammasse" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514183v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818880-4.00004-1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202160v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522000v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704182v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauzelle" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508046v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508062v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508066v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kerkar" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395826v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395828v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163839v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01081211v2" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahcene-bounceur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0043-7742" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117817007" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01804676v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Bounceur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madani Bezoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhardt Euler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Boundaries-and-Hulls-of-Euclidean-Graphs-From-Theory-to-Practice/Bounceur-Bezoui-Euler/p/book/9781138048911" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108042v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sevaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Vecchio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcene Bounceur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foudil Mir" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Oulefki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ouamri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCS.2026.3681725" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998022v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ouamri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daljeet Singh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Muthanna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahcen Bounceur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingwang Li" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11276-023-03240-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02924057v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kadjouh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Essaid Khanouche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-020-01599-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05038052v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Kara" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Laouid" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hammoudeh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muath Alshaikh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2022.3168747" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05133490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Sahar Guia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Alfawair" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fi14050137" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303242v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lagadec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ett.3696" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501797v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Saadi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Lounis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-019-06935-5" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02810774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Medileh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Laouid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-B. Nagoudi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Euler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2020.102240" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089332v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Mir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beznia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2019.2907923" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344470v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Benkebir" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Pouliquen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Tr&#233;vien" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41604-019-00016-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501726v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Ghalem" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabdellah Kechar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.11.009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395877v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Renzo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh-Thuy Phan-Huy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Zappone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Slim Alouini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13638-019-1438-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501749v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdennacer Khelaifa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Benharzallah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laid Kahloul" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpdc.2019.03.006" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01676703v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benzerbadj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pottier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2018.01.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL0LWJLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958311v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Moula&#239;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829182v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahmani Abdelnasser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Lalem" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829181v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2018.03.027" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Djemai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Brahmi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Ouamer Bibi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-018-5730-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01875342v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Kertiou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;d Kahloul" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Beggas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507665v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gaulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thuillier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Crouzeix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1957-2557(17)30117-7" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoudi Massinissa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tahar Kechadi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2016.11.010" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01475758v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abuarqoub Abdelrahman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammoudeh Mohammad" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adebisi Bamidele" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jabbar Sohail" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2017.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Aissaoua" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makhlouf Aliouat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01475770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al-Fayez Fayez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Huw" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D Newman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2017.2672501" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01519491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2017.05.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01544658v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2017.06.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB8JCSV7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01571595v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01350520v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Houari" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Kechadi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkamel Tari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2016.07.041" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSXCDNS5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01403446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldabbas Omar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874444301608010035" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142592v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2699837" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081198v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Beznia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648885v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haralampos-G Stratigopoulos" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379139v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2009.2016136" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367218v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dhayni" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Simeu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.05.012" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF2F91KM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199205v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rolindez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5006-6" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XSKSWV81-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Carbonero" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-9500-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0JMF1LJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548907v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Nouinou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621167v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Berghout" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD60883.2024.10554011" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397360v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Turki Almaktoom" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543143v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfatah Kermali" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389220v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jameleddine Hassine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fadhl Ahmed" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389196v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ouchani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730810v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aldabbas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584216" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389064v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Ngadi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laaziz Lahlou" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370957v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584202.3584302" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03410822v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508134v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508139v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508138v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303247v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342014" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02466517v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Duc Pham" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umber Noreen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ehsan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342022" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507654v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Ghafir" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rawlinson" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342018" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507655v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamri Laouamer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3341991" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-02303250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507660v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okba Kazar" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Yagoub" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3341325.3342012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829250v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alshaikh Muath" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704422v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Soler" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319313" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829227v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231090" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829252v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829255v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Yagoub" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02500681v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836035v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3231053.3231089" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508097v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716649v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508109v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Benkebir" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Pouliquen" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pardiac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01829251v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01804280v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Teodorov" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2018.8319292" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704408v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Combeau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vauzelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01558044v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwajeeh Taha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508125v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moula&#239; Mustapha" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nissia Kaouane" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556270v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Olivier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545331v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574225v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487535v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Kawther Ghalem" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01516485v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01545356v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574227v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556284v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Ahmed Mohammed Al Wajeeh" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570520v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Djeddi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556268v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahim Kacimi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01524812v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01570519v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556288v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01574226v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556282v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01487530v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3018896.3065837" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497124v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01556272v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507801v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507734v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275970v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belakbir" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Croguennec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lepouliquen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316121v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746100" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294141v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900336" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294140v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900321" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01345636v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294138v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Messai" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900322" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294137v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2900323" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294134v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2896387.2901918" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342450v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294143v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397975v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3010089.3010114" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01299626v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508127v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397979v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507679v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294147v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Zaouche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahrour Belaidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Aloui" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basel Solaiman" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294146v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01402490v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01497570v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507748v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507757v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507808v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01316120v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISNCC.2016.7746102" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397951v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01397983v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508022v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massinissa Saoudi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01142334v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Laga" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01228929v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouakkaz" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mawloud Omar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507692v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cheriet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ouslim" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoudi" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01174337v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294148v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272645v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2015.7394374" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380305v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohand Bentobache" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kieffer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-2_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395825v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507703v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a Kamel Tari" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tahar Kecha" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDS.2014.25" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508041v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00963927v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Mehdi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00963926v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507697v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meziane" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDS.2014.8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00855154v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00780022v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Huang" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Louay" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842238v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huang" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Abdallah" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00798329v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00789857v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00809846v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025164v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765157v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400007v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025149v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842240v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017501v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508071v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678609v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745461v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Saoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kerkar" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745445v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765175v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00765185v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Saoud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507713v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lucas" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Keita" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadou Traore" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665980v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653389v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00649691v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00665992v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00649694v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657531v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558941v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat. Dubois" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00648874v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00490709v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421667v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Asquini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Badets" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346519v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS3TW.2008.4581615" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521995v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347714v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lechuga" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mozuelos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martinez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bracho" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521991v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Matinez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522016v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akkouche" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00173951v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178816v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202091v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522012v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00521996v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105472v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142371v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522018v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tongbong" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522025v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livier Lizarraga" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sicard" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522021v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092107v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386242v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386262v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142372v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079708v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2006.12" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134479v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lizarraga" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134480v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522023v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522020v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142367v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156040v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522095v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522093v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522105v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096851v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522106v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522101v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388320v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00130870v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522100v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522099v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134430v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522104v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384648v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388324v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096847v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012860v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaune Prenat" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268939" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214574v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392581v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507793v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamil Aissani" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Adjabi" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Lamine Mammasse" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514183v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818880-4.00004-1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02501870v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-03101-5_5" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469204v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bentobache" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kieffer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23799-29" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01081196v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00522000v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00202160v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704182v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Alwajeeh" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Vauzelle" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508046v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508059v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508062v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508066v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Kerkar" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395826v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01395828v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01294278v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lijour" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plantec" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espes" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00163839v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/tel-01081211v2" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>