--- v0 (2026-04-30)
+++ v1 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AHED ALBOODY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahed-alboody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9555-7471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Deep Learning, Machine Learning, Vision par ordinateur, Interaction Homme-Machine, Reconnaissance 3D des gestes de la main, NUAGE DE POINTS 3D, Traitement d'images hyperspectrales et multispectrales, Segmentation sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet de recherche en cours :1- Graph Neural Networks (GNN) (réseaux de neurones en graphes) et Transformers pour la reconnaissance 3D des gestes de la main  à l'aide d'un ensemble de données de profondeur et de squelette : application sur les ensembles de données SHREC'17 et DHG2-Apprentissage Frugal / Apprentissage Zero-Shot pour la Segmentation Sémantique d'Image : Application sur des données COVERED (CollabOratiVE Robot Environment Dataset) pour la Segmentation Sémantique 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMoET: Going Wider Than Deeper Using the Parallel Mixture of Experts Transformer for 3D Hand Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Pattern Recognition. ISPR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bennour, A., Bouridane, A., Almaadeed, S., Bouaziz, B., Edirisinghe, E. (eds), Jun 2024, Istanbul, Turkey. pp.83-97, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82156-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GZSL-MoE: Apprentissage Généralisé Zéro-Shot basé sur le Mélange d'Experts pour la Segmentation Sémantique de Nuages de Points 3D Appliqué à un Jeu de Données d'Environnement de Collaboration Humain-Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Conférence Nationale en Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2025, Association Française pour l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://pfia2025.u-bourgogne.fr/, Jun 2025, Dijon, France. https://hal.science/hal-05189686v1/file/Actes_CNIA_PFIA2025.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Transformer Mixture-of-Experts (GTMoE) for 3D Hand Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arai, K. (eds), Sep 2024, Amsterdam, Netherlands. pp.317-336, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66431-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EPT-MoE: Toward Efficient Parallel Transformers with Mixture-of-Experts for 3D Hand Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th World Congress on Electrical Engineering and Computer Systems and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11159/mvml24.105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04793298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau antagoniste génératif pour la fusion spatio-temporelle d'images satellitaires multi-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Assistive Fire Detection and Seeing the Invisible Through Smoke using Hyperspectral and Multi-spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Electronics and Information Technologies (ELIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Lviv, Ukraine. pp.167-173, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELIT61488.2023.10310745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion par apprentissage profond de séries temporelles d'images multi-spectrales à partir d'images hyper-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Tidiani Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deep learning method for multispectral image time series completion using hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Tidiani Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapour, Singapore. pp.1546-1550, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSen3: Deep multi-scale learning model for spatial-spectral fusion of Sentinel-2 and Sentinel-3 remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of multi-sharpening methods applied to Sentinel-2 MSI and Sentinel-3 OLCI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Amsterdam, Netherlands. pp.293-297, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS52202.2021.9484009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Types of Buildings in Aleppo Citadel Urban Area During Syrian Crisis Using Self-Organizing Maps Neural Networks and VHR Quickbird & Worldview-2 Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Sabouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hmeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4376-4379, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond et fusion des images hyperspectrales (Sentinel-3 OLCI, AVIRIS, HICO) et multi-spectrales (Sentinel-2, Lansat8 OLI) pour l'extraction des attributs (couleur de l'océan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche - Information Signal Image Vision) : Extraction d'attributs et apprentissage pour l'analyse des images de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Topological Relations between Uncertain Spatial Regions in Geo-spatial Databases: Uncertain Intersection and Difference Topological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA.2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intersection and Difference Model for Topological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress and Conference of the European Society for Fuzzy Logic and Technology (IFSA-EUSFLAT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2009, Lisbon, Portugal. pp.1079-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Topological Relations of the Spatial Reasoning System RCC-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gosier, France. pp.13-21, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Spatio-Temporal Ontology for GIR on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Geographic Information on the Internet (GIIW 2009) @ ECIR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-classification and spatial reasoning: new approach to change detection for updating GIS database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Satellite Imagery for Updating Spatio-Temporal Databases: Application to GIS and CLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographic Information Systems (ICGIS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turkey. pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Remote Hyperspectral Imaging System Embedded on an Unmanned Aquatic Drone for the Detection and Identification of Floating Plastic Litter Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Porebski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Sawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.3455. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15143455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the spatial reasoning system RCC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL Special (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1517463.1517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the Qualitative Spatial Reasoning System RCC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Spatio-Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-254, 2012, Advances in Geospatial Technologies, 978-1616928681. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-868-1.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId69"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.83720930233px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AHED ALBOODY </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Enseignant-Chercheur </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahed-alboody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9555-7471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=DOoU5dEAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématique de recherche : Deep Learning, Machine Learning, Vision par ordinateur, Interaction Homme-Machine, Reconnaissance 3D des gestes de la main, NUAGE DE POINTS 3D, Traitement d'images hyperspectrales et multispectrales, Segmentation sémantique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sujet de recherche en cours :1- Graph Neural Networks (GNN) (réseaux de neurones en graphes) et Transformers pour la reconnaissance 3D des gestes de la main  à l'aide d'un ensemble de données de profondeur et de squelette : application sur les ensembles de données SHREC'17 et DHG2-Apprentissage Frugal / Apprentissage Zero-Shot pour la Segmentation Sémantique d'Image : Application sur des données COVERED (CollabOratiVE Robot Environment Dataset) pour la Segmentation Sémantique 3D</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GZSL-MoE: Apprentissage Généralisé Zéro-Shot basé sur le Mélange d'Experts pour la Segmentation Sémantique de Nuages de Points 3D Appliqué à un Jeu de Données d'Environnement de Collaboration Humain-Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28e Conférence Nationale en Intelligence Artificielle. Plate-Forme Intelligence Artificielle 2025, Association Française pour l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, https://pfia2025.u-bourgogne.fr/, Jun 2025, Dijon, France. https://hal.science/hal-05189686v1/file/Actes_CNIA_PFIA2025.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05272453v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PMoET: Going Wider Than Deeper Using the Parallel Mixture of Experts Transformer for 3D Hand Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Pattern Recognition. ISPR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bennour, A., Bouridane, A., Almaadeed, S., Bouaziz, B., Edirisinghe, E. (eds), Jun 2024, Istanbul, Turkey. pp.83-97, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-82156-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph Transformer Mixture-of-Experts (GTMoE) for 3D Hand Gesture Recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Systems and Applications. IntelliSys 2024.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arai, K. (eds), Sep 2024, Amsterdam, Netherlands. pp.317-336, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-66431-1_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04982497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau antagoniste génératif pour la fusion spatio-temporelle d'images satellitaires multi-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Hadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. pp.773-776</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Assistive State of Charge Estimation of Li-Ion Battery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahad Aldossary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alhanoof Alhamdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouf Moahammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 13th International Conference on Electronics and Information Technologies (ELIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lviv, Ukraine. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELIT61488.2023.10310833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04353126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence Assistive Fire Detection and Seeing the Invisible Through Smoke using Hyperspectral and Multi-spectral Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saeed Mian Qaisar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Electronics and Information Technologies (ELIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Sep 2023, Lviv, Ukraine. pp.167-173, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ELIT61488.2023.10310745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complétion par apprentissage profond de séries temporelles d'images multi-spectrales à partir d'images hyper-spectrales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Tidiani Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIIème Colloque Francophone de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nancy, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new deep learning method for multispectral image time series completion using hyperspectral data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheick Tidiani Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, May 2022, Singapour, Singapore. pp.1546-1550, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747895⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DeepSen3: Deep multi-scale learning model for spatial-spectral fusion of Sentinel-2 and Sentinel-3 remote sensing images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Workshop on Hyperspectral Imaging and Signal Processing: Evolution in Remote Sensing (WHISPERS) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS56178.2022.9955139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Detection Types of Buildings in Aleppo Citadel Urban Area During Syrian Crisis Using Self-Organizing Maps Neural Networks and VHR Quickbird & Worldview-2 Satellite Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bashar Sabouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Najib Salah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghadir Hmeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.4376-4379, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental comparison of multi-sharpening methods applied to Sentinel-2 MSI and Sentinel-3 OLCI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vantrepotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Jamet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Workshop on Hyperspectral Image and Signal Processing: Evolutions in Remote Sensing (WHISPERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Amsterdam, Netherlands. pp.293-297, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WHISPERS52202.2021.9484009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage profond et fusion des images hyperspectrales (Sentinel-3 OLCI, AVIRIS, HICO) et multi-spectrales (Sentinel-2, Lansat8 OLI) pour l'extraction des attributs (couleur de l'océan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR ISIS (Groupement de Recherche - Information Signal Image Vision) : Extraction d'attributs et apprentissage pour l'analyse des images de télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03471612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Topological Relations between Uncertain Spatial Regions in Geo-spatial Databases: Uncertain Intersection and Difference Topological Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA.2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Les Menuires, France. pp.56-68, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2010.28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy Intersection and Difference Model for Topological Relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association World Congress and Conference of the European Society for Fuzzy Logic and Technology (IFSA-EUSFLAT 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Society for Fuzzy Logic and Technology, Jul 2009, Lisbon, Portugal. pp.1079-1084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geo-Spatio-Temporal Ontology for GIR on the Web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Geographic Information on the Internet (GIIW 2009) @ ECIR 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Topological Relations of the Spatial Reasoning System RCC-8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Advances in Databases, Knowledge, and Data Applications (DBKDA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Gosier, France. pp.13-21, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DBKDA.2009.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-classification and spatial reasoning: new approach to change detection for updating GIS database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Satellite Imagery for Updating Spatio-Temporal Databases: Application to GIS and CLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Geographic Information Systems (ICGIS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Istanbul, Turkey. pp.102-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Remote Hyperspectral Imaging System Embedded on an Unmanned Aquatic Drone for the Detection and Identification of Floating Plastic Litter Using Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandenbroucke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Porebski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Sawan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Viudes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (14), pp.3455. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs15143455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04157245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Automatic Spectral Image Stitching for a Compact Hybrid Linescan Hyperspectral Camera towards Near Field Remote Monitoring of Potato Crop Leaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (22), pp.7616. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21227616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the spatial reasoning system RCC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGSPATIAL Special (Special Interest Group on Spatial Information)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.14-20. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1517463.1517464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assemblage semi-automatique d'images d'une scène agricole pour la construction du cube hyperspectral à partir d'une caméra compacte spatio-spectrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chatelain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Delmaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée Régionale des Doctorants en Automatique et Traitement du Signal (JRDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriching the Qualitative Spatial Reasoning System RCC8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahed Alboody</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sèdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Inglada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Spatio-Temporal Representation and Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.203-254, 2012, Advances in Geospatial Technologies, 978-1616928681. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-61692-868-1.ch006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId73"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C3A13A67"/>
+    <w:nsid w:val="378C58A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahed-alboody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982541v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82156-1_7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272453v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982497v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66431-1_21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793298v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/mvml24.105" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129226v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684726v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiani Ciss&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540379v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747895" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714846v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955139" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157209v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS52202.2021.9484009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Sabouh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Salah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hmeidan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471612v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763194v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.28" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512741v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512746v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2009.13" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765450v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512759v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530039" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771538v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512661v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517463.1517464" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512655v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/66760" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-868-1.ch006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahed-alboody" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9555-7471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=DOoU5dEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05272453v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahed Alboody" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982541v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-82156-1_7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66431-1_21" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04129226v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hadir" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vantrepotte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04353126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeed Mian Qaisar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahad Aldossary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhanoof Alhamdan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouf Moahammad" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310833" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04220125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELIT61488.2023.10310745" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684726v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Tidiani Ciss&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540379v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747895" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS56178.2022.9955139" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512221v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashar Sabouh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Najib Salah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadir Hmeidan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554581" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157209v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WHISPERS52202.2021.9484009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03471612v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence S&#232;des" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Inglada" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2010.28" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512741v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765450v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512746v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DBKDA.2009.13" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512759v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530039" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771538v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157245v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandenbroucke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Porebski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Sawan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Viudes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143455" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437729v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delmaire" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21227616" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512661v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1517463.1517464" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433808v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.igi-global.com/gateway/chapter/66760" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-61692-868-1.ch006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>