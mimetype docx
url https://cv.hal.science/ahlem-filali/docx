--- v0 (2026-03-23)
+++ v1 (2026-05-02)
@@ -3790,260 +3790,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Bouchon</w:t>
+                <w:t xml:space="preserve">Ionic Strength Characterisation of Sidestreams in WRRFs: towards Nutrient Recovery Implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Virtual IWA water and resource recovery conference (IWA WWRR2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186407v1</w:t>
+                <w:t xml:space="preserve">hal-04186369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic Strength Characterisation of Sidestreams in WRRFs: towards Nutrient Recovery Implementation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Devos</w:t>
+                <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual IWA water and resource recovery conference (IWA WWRR2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">25e édition des Journées Information Eaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186369v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances de biofilms électroactifs pour l’abattement de la matière organique des eaux résiduaires en conditions hydrodynamiques contrôlées</w:t>
               </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4377,385 +4377,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04186381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du N2O lors du traitement des eaux usées : comment et pour quels objectifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La station d’épuration du futur permettra-t-elle de récupérer les ressources de l’eau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Romain Lemaire</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">100 e congrès de l'Astee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Webinaire H2O Lyon et Réseaux Rivieres TV - Les pieds dans l’eau : du labo au terrain, partageons nos savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364595v1</w:t>
+                <w:t xml:space="preserve">hal-03807177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N2O emission assessment and mitigation in full-scale biofilm reactors</w:t>
+                <w:t xml:space="preserve">Mesure du N2O lors du traitement des eaux usées : comment et pour quels objectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">YWP Workshop on Climate Change Resiliency and Mitigation in Water Resource Recovery. Virtual 7th IWA Water Resource Recovery Modelling Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t>
+              <w:t xml:space="preserve">100 e congrès de l'Astee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03365094v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La station d’épuration du futur permettra-t-elle de récupérer les ressources de l’eau ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N2O emission assessment and mitigation in full-scale biofilm reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paloma Grau</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Spérandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire H2O Lyon et Réseaux Rivieres TV - Les pieds dans l’eau : du labo au terrain, partageons nos savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">YWP Workshop on Climate Change Resiliency and Mitigation in Water Resource Recovery. Virtual 7th IWA Water Resource Recovery Modelling Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Virtual, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807177v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based evaluation of strategies to mitigate N2O emissions from a full-scale nitrifying biofilm reactor</w:t>
               </w:r>
@@ -5326,243 +5326,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of conventional and new energy-based models for modeling activated sludge dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+                <w:t xml:space="preserve">Caractérisation des flux secondaires en stations d’épuration pour l’implémentation de procédés de récupération de l’azote et du phosphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perrine Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 e congrès National de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Matinale Académique Axelera</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03365268v1</w:t>
+                <w:t xml:space="preserve">hal-03807174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des flux secondaires en stations d’épuration pour l’implémentation de procédés de récupération de l’azote et du phosphore</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Perrine Devos</w:t>
+                <w:t xml:space="preserve">Comparison of conventional and new energy-based models for modeling activated sludge dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tugce Katipoglu-Yazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinale Académique Axelera</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">16 e congrès National de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807174v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03365268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigation of N2O production in denitrifying BAFs</w:t>
               </w:r>
@@ -6198,273 +6198,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des émissions de protoxyde d’azote par les biofiltres nitrifiants lors du traitement biologique des eaux usées</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling coexistence of floc and biofilm in granular sludge process: impact on nitrogen removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolaine Bessiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrard Mengelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Bounouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème édition des Journées Information Eaux - JIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966227v1</w:t>
+                <w:t xml:space="preserve">hal-03364684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling coexistence of floc and biofilm in granular sludge process: impact on nitrogen removal</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation des émissions de protoxyde d’azote par les biofiltres nitrifiants lors du traitement biologique des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filali Ahlem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWA Biofilms: Granular Sludge Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">23ème édition des Journées Information Eaux - JIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364684v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent microbial dynamics and functional community patterns derived from first physical principles</w:t>
               </w:r>
@@ -6673,385 +6673,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal variations of N2O emission in a vertical flow constructed wetland</w:t>
+                <w:t xml:space="preserve">Optimisation du traitement biologique de l'azote : vers une réduction des intermédiaires réactionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ülo Mander</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mottelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.126-127</w:t>
+              <w:t xml:space="preserve">95ème congrès de l'ASTEE « Territoires en transition : mettre l'intelligence numérique au coeur des services publics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Issy-les-Moulineaux, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02605127v1</w:t>
+                <w:t xml:space="preserve">hal-01583004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du traitement biologique de l'azote : vers une réduction des intermédiaires réactionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emissions de protoxyde d'azote par les procédés intensifs et extensifs de traitement des eaux usées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Filali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bollon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95ème congrès de l'ASTEE « Territoires en transition : mettre l'intelligence numérique au coeur des services publics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Issy-les-Moulineaux, France. 2 p</w:t>
+              <w:t xml:space="preserve">Journées Information Eaux JIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583004v1</w:t>
+                <w:t xml:space="preserve">hal-01467423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emissions de protoxyde d'azote par les procédés intensifs et extensifs de traitement des eaux usées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and temporal variations of N2O emission in a vertical flow constructed wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ülo Mander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Information Eaux JIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Poitiers, France. 6 p</w:t>
+              <w:t xml:space="preserve">15th IWA International Conference on Wetland Systems for Water Pollution Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Gdansk, Poland. pp.126-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467423v1</w:t>
+                <w:t xml:space="preserve">hal-02605127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the WWTP of Nîmes and validating the Ammonair control algorithm to ensure low energy consumption and N2O Emissions</w:t>
               </w:r>
@@ -7658,51 +7658,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Spérandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Recovery and Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WEF, Jan 2011, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7753,51 +7753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolaine Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Spérandio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française du Génie des Procédés SFGP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8296,51 +8296,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Spérandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase II du programme (2018-2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
@@ -8631,277 +8631,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émissions de protoxyde d'azote des unités de biofiltration de la station de Seine Aval</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des émissions de protoxyde d'azote par biofiltration nitrifiante : importance des hypothèses liées au transfert gaz/liquide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Fiat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spérandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017).Mocopée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Astee, pp.181-187, 2018</w:t>
+              <w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.221-229, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609238v1</w:t>
+                <w:t xml:space="preserve">hal-02609239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des émissions de protoxyde d'azote par biofiltration nitrifiante : importance des hypothèses liées au transfert gaz/liquide</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Émissions de protoxyde d'azote des unités de biofiltration de la station de Seine Aval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Filali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bollon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Bernier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017). Mocopée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.221-229, 2018</w:t>
+              <w:t xml:space="preserve">Innover dans les pratiques de monitoring et d'exploitation des stations d'épuration. Enseignements scientifiques et techniques tirés de la phase I du programme (2014-2017).Mocopée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Astee, pp.181-187, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02609239v1</w:t>
+                <w:t xml:space="preserve">hal-02609238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11493,51 +11493,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BFA2BA22"/>
+    <w:nsid w:val="4E46F540"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11724,51 +11724,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-filali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9113-5979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramirez Archila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se De Tredern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122186" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Elduayen-Echave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Grau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.105227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin-Rechdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202006023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Garrido-Baserba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.12.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HM9L9LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186369v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186399v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365094v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bouthour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365268v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807174v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Ahlem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966227v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605127v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583004v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Remigi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Grande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Parravicini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Gutierrez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Duan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwapublishing.com/books/9781789060454/quantification-and-modelling-fugitive-greenhouse-gas-emissions-urban-water" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060461_0091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609238v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609239v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aimoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cialzeta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Estevenon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramirez-Archila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04556345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAT0037" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-filali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9113-5979" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308646v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramirez Archila" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fayolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se De Tredern" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.122186" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Devos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#241;at Elduayen-Echave" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Filali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gillot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Grau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.105227" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295961v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bouchon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119103" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119620" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904375v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Humbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sebilo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Fiat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Longqi Lang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-979-2020" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mottelet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin-Rechdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202006023" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628186v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Delattre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0272-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02904353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2019.03.047" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963911v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Garrido-Baserba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Karpinska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2019.253" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607143v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bollon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Molle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#220;lo Mander" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2017.08.037" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.03.237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2016.05.091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604672v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hauduc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rieger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nauleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201512105" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634482v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Caudan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2014.07.020" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3CV4LNMD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878978v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Manas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Mercade" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessiere" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Biscans" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2012.05.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268390v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2012.795" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefebvre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9569-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T025JG09-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648251v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfeng Wan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mozo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2011.08.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VS608HNM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317104v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stricot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Filali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lesage" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sp&#233;randio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabassud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.12.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HM9L9LJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Siahmed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ouvrard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mehdi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308870v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Roques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rigaud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308832v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se de Tredern" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sperandio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308911v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dorel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308910v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186280v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186271v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186369v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186407v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186399v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807187v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807177v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364595v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lemaire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365094v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sp&#233;randio" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364648v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez Vasquez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807184v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365074v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364588v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Bouthour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bort" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807174v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365268v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugce Katipoglu-Yazan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03365249v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pageot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807167v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966222v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02963950v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filali Ahlem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Milferstedt" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hamelin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrard Mengelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Bounouba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02966227v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737163v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606473v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583004v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467423v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605127v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605266v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.U. Remigi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de Grande" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602050v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Emmanuelle Stricker" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941223v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Fayolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941263v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941253v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188016v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolaine Bessi&#232;re" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188023v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03807182v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813607v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03813500v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Jamilloux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364472v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Parravicini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Delre" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Gutierrez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Duan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iwapublishing.com/books/9781789060454/quantification-and-modelling-fugitive-greenhouse-gas-emissions-urban-water" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789060461_0091" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609239v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609238v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308879v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Aimoz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Guardia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Langlois" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235660v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555913v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04235605v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308907v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fortin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05308905v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cialzeta" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05309063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04555962v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214535v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Estevenon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moreau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04214547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ramirez-Archila" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366058v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366051v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03366356v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Baquerizo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Canler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Al Bassit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tricot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sayegh" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605271v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605270v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605269v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605274v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605273v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605272v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605275v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605276v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04556345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011ISAT0037" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>