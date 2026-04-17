--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -175,676 +175,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of stability and pollutant emissions of turbulent biogas flames under microsecond pulsed plasma</w:t>
+                <w:t xml:space="preserve">Impact of Oxygen Enrichment and CO2-H2O Dilution on Stability and Pollutant Emissions of Non-Premixed Swirling Turbulent Flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Ahmed El-Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.129180. </w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.673-688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00454-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04165494v1</w:t>
+                <w:t xml:space="preserve">hal-04176019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Turbulent Swirling Diffusion Flame Under Lean and Rich Conditions Using Turbulence Realizable k-epsilon Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2– air flame stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hidouri</w:t>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ghabi</w:t>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chrigui</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182196⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.101764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2023.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04031582v1</w:t>
+                <w:t xml:space="preserve">hal-04021319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oxygen Enrichment and CO2-H2O Dilution on Stability and Pollutant Emissions of Non-Premixed Swirling Turbulent Flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Laminar Burning Velocity, Adiabatic Flame Temperature, and Pollutants of Biogas/Air Mixture at Various CO 2 Concentrations and Plasma Assist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00454-x⟩</w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176019v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity, Adiabatic Flame Temperature, and Pollutants of Biogas/Air Mixture at Various CO 2 Concentrations and Plasma Assist</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Numerical Study of Turbulent Swirling Diffusion Flame Under Lean and Rich Conditions Using Turbulence Realizable k-epsilon Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hidouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Chrigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182202⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031652v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2– air flame stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental study of stability and pollutant emissions of turbulent biogas flames under microsecond pulsed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 40, pp.101764. </w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.129180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2023.101764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04021319v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04165494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -862,90 +862,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed plasma discharges on a non-premixed swirling Biogas/Air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -964,260 +964,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microsecond pulsed plasma discharges on non premixed swirling Biogas/Air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2-Air flame stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Biofuels and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The 13th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038762v1</w:t>
+                <w:t xml:space="preserve">hal-04038757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2-Air flame stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of microsecond pulsed plasma discharges on non premixed swirling Biogas/Air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Biofuels and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038757v1</w:t>
+                <w:t xml:space="preserve">hal-04038762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1235,90 +1235,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH 4 /CO 2 -Air flame stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of laminar syngas flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Manseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1A6A20C"/>
+    <w:nsid w:val="E67B5A28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1802,51 +1802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-ghabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5365-3732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165494v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ghabi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129180" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Chakchak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghabi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrigui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182196" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Rahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00454-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2023.101764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-ghabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5365-3732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Chakchak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ghabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00454-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2023.101764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrigui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>