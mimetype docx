--- v1 (2026-04-17)
+++ v2 (2026-05-16)
@@ -175,676 +175,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Oxygen Enrichment and CO2-H2O Dilution on Stability and Pollutant Emissions of Non-Premixed Swirling Turbulent Flames</w:t>
+                <w:t xml:space="preserve">Numerical Study of Turbulent Swirling Diffusion Flame Under Lean and Rich Conditions Using Turbulence Realizable k-epsilon Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+                <w:t xml:space="preserve">A. Hidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
+                <w:t xml:space="preserve">A. Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+                <w:t xml:space="preserve">M. Chrigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed El-Rahman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.673-688. </w:t>
+              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-023-00454-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04176019v1</w:t>
+                <w:t xml:space="preserve">hal-04031582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2– air flame stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental study of stability and pollutant emissions of turbulent biogas flames under microsecond pulsed plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Sarh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2023.101764⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 353, pp.129180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021319v1</w:t>
+                <w:t xml:space="preserve">hal-04165494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laminar Burning Velocity, Adiabatic Flame Temperature, and Pollutants of Biogas/Air Mixture at Various CO 2 Concentrations and Plasma Assist</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Impact of Oxygen Enrichment and CO2-H2O Dilution on Stability and Pollutant Emissions of Non-Premixed Swirling Turbulent Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Zaidaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawssen Chakchak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El-Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combustion Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182202⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.673-688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-023-00454-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031652v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04176019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Turbulent Swirling Diffusion Flame Under Lean and Rich Conditions Using Turbulence Realizable k-epsilon Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Boushaki</w:t>
+                <w:t xml:space="preserve">Laminar Burning Velocity, Adiabatic Flame Temperature, and Pollutants of Biogas/Air Mixture at Various CO 2 Concentrations and Plasma Assist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahlem Ghabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combustion Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.1-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182196⟩</w:t>
+              <w:t xml:space="preserve">, 2023, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00102202.2023.2182202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031582v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04031652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of stability and pollutant emissions of turbulent biogas flames under microsecond pulsed plasma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2– air flame stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Sarh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Robert</w:t>
+                <w:t xml:space="preserve">Jean-Michel Pouvesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 353, pp.129180. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40, pp.101764. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2023.129180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2023.101764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165494v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -862,90 +862,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed plasma discharges on a non-premixed swirling Biogas/Air flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toufik Boushaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Mediterranean Combustion Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Luxor, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -964,260 +964,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2-Air flame stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of microsecond pulsed plasma discharges on non premixed swirling Biogas/Air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufik Boushaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th European Conference on Industrial Furnaces and Boilers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Albufeira, Portugal</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Biofuels and Bioenergy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038757v1</w:t>
+                <w:t xml:space="preserve">hal-04038762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of microsecond pulsed plasma discharges on non premixed swirling Biogas/Air flames</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH4/CO2-Air flame stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Darny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dozias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Biofuels and Bioenergy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">The 13th European Conference on Industrial Furnaces and Boilers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Albufeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038762v1</w:t>
+                <w:t xml:space="preserve">hal-04038757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1235,90 +1235,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of pulsed gliding arc plasma on non-premixed CH 4 /CO 2 -Air flame stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Darny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dozias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Escot-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1360,51 +1360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental study of laminar syngas flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahlem Ghabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Manseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1571,51 +1571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E67B5A28"/>
+    <w:nsid w:val="54DD7037"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1802,51 +1802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-ghabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5365-3732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176019v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Chakchak" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ghabi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Rahman" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00454-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2023.101764" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182202" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghabi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrigui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182196" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129180" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038757v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038762v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahlem-ghabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5365-3732" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawssen Chakchak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hidouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghabi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chrigui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boushaki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182196" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165494v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahlem Ghabi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot Bocanegra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Sarh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dozias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2023.129180" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04176019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufik Boushaki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Zaidaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El-Rahman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-023-00454-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04031652v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00102202.2023.2182202" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04021319v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Darny" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pouvesle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2023.101764" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038794v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Escot-Bocanegra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038762v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04038757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04039399v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Manseur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Escot Bocanegra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Sarh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Boushaki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>