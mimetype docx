--- v0 (2026-03-09)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmad Al Bitar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmad-al-bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1756-1096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124871178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface water storage in the Amazon floodplains by hydrological modelling and earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 666, pp.134758. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐Satellite Data Assimilation for Large‐Scale Hydrological‐Hydrodynamic Prediction: Proof of Concept in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024WR037155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO v1.0.1: large-scale and high-resolution simulation of carbon fluxes by assimilation of Sentinel-2 and Landsat-8 reflectances using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-997-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale EO-based agricultural drought monitoring indicator for operative irrigation networks management in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Restuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101732. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Extreme Floods and Droughts in the Amazon Basin with Surface-Water-Based Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (9), pp.1417-1436. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-22-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water features as the main SUHI hindering factor across 50 global cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Abunnasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.101666. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Melack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for assessing soil denitrification in large-scale natural wetlands driven by Earth Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Sánchez Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.105557. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Madeira floodplain dynamics from 2008 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.952810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.831-848. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully coupled crop-water-energy balance model based on satellite data for maize and tomato crops yield estimates: The FEST-EWB-SAFY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Skokovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.107850. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating process-related information into an artificial neural network for root-zone soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (12), pp.3263-3297. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-3263-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Dynamics of the Congo Basin from Water Surfaces based on L‐Band Microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Calibration of a Hydrological Model Using Discharge and Remotely Sensed Soil Moisture in the Paraná River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Meyer Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Alencar Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiana Rodrigues Colossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.3256. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in wetlands: A review towards a quantification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.142398. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian COSMOS Network (ICON): Validating L-Band Remote Sensing and Modelled Soil Moisture Data Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.537. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Transferability of Artificial Neural Networks in Predicting in Situ Root-Zone Soil Moisture for Various Regions across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roïya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3109. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade‐Offs Between 1‐D and 2‐D Regional River Hydrodynamic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (8), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of daily CO2 fluxes and of the components of the carbon budget for winter wheat by the assimilation of Sentinel 2-like remote sensing data into a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.114428. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Satellite Remote Sensing to Detect Floods and Droughts at Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jäggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1461-1487. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09618-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation and Precipitation Hydrological Consistency with SMOS, SMAP, ESA-CCI, Copernicus SSM1km, and AMSR-2 Remotely Sensed Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3737. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (16), pp.4297-4311. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Disaggregation of SMAP Soil Moisture at 100 m Resolution Using Landsat-7/8 Data and a Varying Intermediate Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1863. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Remote Sensing across Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.190. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of inundation area in the Amazon basin from a combination of L-band passive microwave, optical and radar datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrogo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L-band SAR data for soil moisture estimations over agricultural areas in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.22. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/qmd4zh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTINEL-1&2 FOR NEAR REAL TIME CROPPING PATTERN MONITORING IN DROUGHT PRONE AREAS. APPLICATION TO IRRIGATION WATER NEEDS IN TELANGANA, SOUTH-INDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of urban canopies albedo and 3D shortwave radiative budget using remote-sensing data and the DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.739-753. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2018.1462102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microwave remote sensing for monitoring live fuel moisture content in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Contribution of Demographic Growth, Climate Change, and the Refugee Crisis on Seawater Intrusion in the Tripoli Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kalaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.973. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10080973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the L-Band effective scattering albedo of tropical forests using SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1223-1227. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2703637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping dynamic water fraction under the tropical rain forests of the amazonian basin from SMOS brightness temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9050350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow observations in Mount Lebanon (2011-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.573--587. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-573-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering combined or separated roughness and vegetation effects in soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of the effective scattering albedo and soil roughness parameters in the SMOS SM retrieval algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the passive microwave signature from land surfaces: A review of recent results and application to the L-band SMOS & SMAP soil moisture retrieval algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.238-262. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART: Recent Advances in Remote Sensing Data Modeling With Atmosphere, Polarization, and Chlorophyll Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.2640-2649. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2685528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS disaggregated soil moisture product at 1 km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.361-376. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and AMSR-E vegetation optical depth to four MODIS-based vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SMOS soil moisture and brightness temperature products into a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.M. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.292-304. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPSM: A Spatio-Temporal Algorithm for Merging Soil Moisture from Active and Passive Microwave Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.990. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8120990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.40-63. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface roughness effects at L-band as estimated from SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating maize biomass and yield over large areas using high spatial and temporal resolution Sentinel-2 like remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.668-681. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Coupling for Environmental Flows, with Applications in Hydrology and Coastal Hydrodynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Alastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2, pp. 9-26. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture assimilation for improved hydrologic simulation in the Murray Darling Basin, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.M. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168, pp.146-162. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture product evaluation over West-Africa from local to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.383 - 394. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dobson and Mironov Dielectric Models in the SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6), pp.3084-3094. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2368585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS Vegetation Optical Depth products and MODIS vegetation indices over crop zones of the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale comparison of passive (SMOS) and active (ASCAT) satellite based microwave soil moisture retrievals with soil moisture simulations (MERRA-Land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.614-626. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and SMAP soil moisture retrieval approaches using tower-based radiometer data over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture datasets (SMOS and AMSR-E) with respect to Land Data Assimilation System estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS, VUA, ASCAT, and ECMWF soil moisture products over four watersheds in U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2252468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00828830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of SMOS soil moisture in southeastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1556-1571. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2175000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00658335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1384 - 1403. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2184548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the simultaneous SMOS and ELBARA-II observations in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil moisture and ocean salinity (SMOS) mission: first results and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated evaporation-based disaggregation of SMOS soil moisture: An evaluation study at 3 km and 100 m resolution in Catalunya, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Aran Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1016/j.rse.2012.11.008. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS Soil Moisture products over continental US using the SCAN/SNOTEL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), pp.1572-1586. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2186581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00689992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.831-846. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-831-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved algorithm for disaggregating microwave-derived soil moisture based on red, near-infrared and thermal-infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.RSE-07678. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential model for disaggregating near-surface soil moisture observations using multi-resolution thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.RSE-07453; No of Pages 10. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00403130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline in agriculture for quantifying SOC stock changes: lesson learned from Marvic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a prototype of MRV tool for cropland C stock change assessment at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze (Florence), Italy. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stakes and challenges related to monitoring soil carbon stock changes: a focus on arable land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles 2024 de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR; INRAE; CNRS, Nov 2024, Sete, France. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation for MRV of Cropland SOC stock changes &amp; Carbon budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-model approaches to water management &#8211; application to drought and irrigation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Berendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cezar dos Santos Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a methodological Monitoring Reporting &amp; Verification framework and prototype of operational processing chain for monitoring cropland C stock change at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Jan 2024, Rueil-Malmaison, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Carbone des Grandes Cultures avec AgriCarbon-EO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées nationales géonumériques de l'Afigéo et Décryptagéo (Géodatadays 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo &amp; DécryptaGéo, Sep 2023, Reims, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept for the assimilation of multi-mission remote sensing data for large-scale discharge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and remote sensing, an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri Carbon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed VI University, May 2023, Rabat, Morocco. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating remote sensing data in a crop model to map carbon budget and its components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Managing Soil Organic Carbon for Climate Change Mitigation - Multiscale Quantification Through Remote Sensing, AI and Biogeochemical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keck Institute for Space Studies (CALTECH), Aug 2023, Pasadena, United States. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO: an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII Congreso Latinoamericano de la Ciencia del Suelo (CLACS) et XXXVIII Congreso Brasileño de la Ciencia del Suelo (CBCS), Jul 2023, Florianópolis, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux, leviers d’atténuation du changement climatique : stockage C et effets albédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier régional thématique Télédétection, agriculture &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle THEIA, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and crop water use efficiency from airborne thermal infrared data at 1 to 4 m spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kai Ronellenfitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative hybrid approach for soil carbon farming MRV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess C budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on the use of emerging science to improve agricultural GHG inventories for the UNFCCC reporting PART 3: Improving GHG inventories using novel sources of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACCE-JPI – JPI Climate, Oct 2022, Bruxelles, Belgium. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating process-based information into ANN for root zone soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C budget indicators based on remote sensing & crop modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco Innovations from Biomass Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agro &amp; Chemisty, Mar 2022, Papenburg, Germany. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving 10m regional crop CO 2 flux mapping in AGRICARBON-EO through a bayesian assimilation of Sentinel2 reflectances in SAFYE-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess cropland C budget components (on mineral soils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC, Oct 2022, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESBIO, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7182-7185, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs agrienvironnementaux pour la PAC : un focus sur le carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodatadays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; décryptagéo, Sep 2022, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully coupled subsurface-land surface hydrological models: A scaling approach to improve subsurface storage predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sadat Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ataie-Ashtiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and air monitoring observatory for greater Beirut : a citizen observatory of the &amp;quot;urban health&amp;quot; of Beirut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bakouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polikovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of cover crops on Net Ecosystem Exchange using AgriCarbon-EOv0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soussana J-F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5781-5784, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation management though the assimilation of multiple remote sensing data into an energy-water-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skokovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josè Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIVA project and how to link NIVA with the models and tools recommended in the Label Bas Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon Farming Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Climate Economics (I4CE), Jun 2021, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Estimation of Inland Water Storage in the Madeira Basin During the Last Twenty Years (1998–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.6040-6043, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Yield, Water, and Carbon budget at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Vienne, Austria. pp.15413, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring, Reporting and Verification framework combining remote sensing, ICOS data and crop modelling for estimating the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR-Terreno, Oct 2021, Strasbourg, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in the Floodplains of the Amazon Basin During the Last Twenty Years (1998 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of cover crop as a GHG mitigation solution at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-15272, </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-zone soil moisture from process-based and remote sensing features in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.44, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Assessment using Micro-Wave Timeseries of Precipitation and Soil Moisture Over the Mena Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.289-292, </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du spatial pour évaluer l’effet climatique des changements de pratiques et mettre en œuvre des stratégies d’atténuation du changement climatique plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l'innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Online, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-SWAF a 10 years dataset of global water dynamics from L-Band microwave: from concept to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Weekly Inland Surface Water Dynamics from L-Band Microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5089-5092, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for estimating yield and the components of the carbon and water budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCASA 2nd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2020, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L band radar data over tropical agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6215-6218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFYE-CO2 a model for estimating yield and the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar CIRCASA Monitoring Reporting Verification methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of soil water capacity at intra-plot scale using a data driven approach by combining unsupervised classification, crop modeling and Sentinel-2 remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trepos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWAF-HR: A high spatial and temporal resolution water surface extent product over the amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of synergy between Sentinel 1 and TERRASAR-X radar sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Urban canopies 3D radiative and Energy Budgets with remote sensing and DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First glance on a revised SMOS soil moisture retrieval algorithm: Evaluation with respect to ECMWF soil moisture simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC : a revised SMOS product based on a new effective scattering albedo and soil roughness parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn about the impact of extreme hydrological events on tropical wetlands from the synergistic use of altimetry from Sentinel-3/SARAL-Altika and L-Band radiometry from SMOS/SMAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria. pp.18439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and 2 to improve agro-hydrological modeling Preliminary results on Rice paddy detection in South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the wetlands over tropical basins impacted by the extreme hydrological events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the effective scattering albedo in the SMOS algorithm: some first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dart: Radiative Transfer modeling for simulating terrain, airborne and satellite spectroradiometer and LIDAR acquisitions and 3D radiative budget of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, France. pp.3632-3635, </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of yield and water requirements of maize crops combining high spatial and temporal resolution images with a simple crop model, in the perspective of the Sentinel-2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Demographic Growth on Seawater Intrusion: Case of the Tripoli Aquifer, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kalaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.104, </w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w8030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling specular reflectance and polarization in DART model for simulating remote sensing images of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; SMOS MODE (Mission Oceanographic Data Exploitation). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global map of soil roughness using L-band SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the recent improvements in the L-MEB Model (SMOS Mission) - Impact on the accuracy of the soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; European Society for Agronomy (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the most recent reprocessed SMOS soil moisture products: Comparison between SMOS level 3 V246 and V272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping water bodies over tropical basins from SMOS L-band brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS L4 products under development and implementation at CATDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienne Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrievals of vegetation optical depth over a variety of land use: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the latest improvements in the L-MEB Model (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture algorithm: retrieval accuracy and intercomparison with other sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajat Bindlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment, MicroRad 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging two passive microwave remote sensing (SMOS and AMSR_E) datasets to produce a long term record of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of SMOS and AMSR-E soil moisture retrievals against Land Data Assimilation system estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alyaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Radiometry and Remote Sensing of the Environment (MicroRad), 2014 13th Specialist Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., 2014, Unknown, Unknown Region. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MicroRad.2014.6878900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of microwave passive soil moisture retrievals (SMOS) and active soil moisture retrievals (ASCAT) using land surface model estimates (MERRA-LAND)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS L2 retrieval results over the American continent and comparisons with independent data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS: Significant findings after three years an a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igarss 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS L2 retrieval results after almost four years in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture and drought index from SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). Frascati, ITA., Jul 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drought index from SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS main results in terms of soil moisture monitoring and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS validation results from the HOBE site, Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Land Applications Workshop ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site: comparing different retrieval approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote Sensing Symposium - IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture Cal Val activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS level 2 soil moisture algorithm - Intercomparison and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRORAD - 12. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS CATDS level 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad - 12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS, a summary of the most significant findings after two years and a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (IEEE International Geoscience and remote Sensing Symposium) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS a summary of the most significant findings after two years and a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS : most significant results obtained over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of soil moisture and optical depth from CAROLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first insight into the SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010, 11. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS microwave radiometer, thermal data and vegetation index for monitoring the water status of forest and natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards validation of SMOS land products using the synergy between models, airborne and ground-based data over the Valencia Anchor station - Definition of matching-up points to SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Balling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS retrievals over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS SMAP synergisms for the retrieval of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS first results of the level 2 soil moisture algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling SMOS brightness temperature by use of coupled SVAT and radiative transfer models over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater intrusion modeling in heterogeneous costal aquifers with recharge and surface flow coupling via diffusive wave, Boussinesq and sharp interface equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR-GW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analyses of seawater intrusion : numerical and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Calibration and Reliability in Groundwater Modelling (MODELCARE’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Groundwater (ICGW), Jun 2005, Scheveningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random field approach to seawater intrusion in heterogeneous coastal aquifers: unconditional simulations and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geoENV 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Neuchâtel, Switzerland. pp.233-248, </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26535-X_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt water intrusion with heterogeneity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Computational Methods in Water Resources (CMWR 2004 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chapel Hill, NC, United States. pp.1559-1571, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-5648(04)80166-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS science conference 2924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon budget components at intra-field scale over large aeras by assimilating satellite data in the AgriCarbon-EO processing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Northern Europe "4 per 1000" Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental indicators. New IACS VISION in ACTION – NIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 Based Empirical Indicator of Cropland Net Annual CO2 Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.58150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events monitoring from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level 3 soil moisture database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global surface effects estimated by the L-band SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, pp.communication orale, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SWOT and L-Band sensors over wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT Science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pasadena, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the most recent reprocessed SMOS soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought index driven by L-band microwave soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture data sets (SMOS and AMSR-E) with respect to modelled estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , n.p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2014, 13th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, California, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science products from the SMOS CATDS: from level 2 to level 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dielectric models in SMOS soil moisture retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrievals Based on Active and Passive Microwave Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Munoz-Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.351-378, 2016, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture from space: techniques and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Srivastava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval : Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 440 p., 2016, 978-0-12-803388-3. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Surface/Subsurface Flow Systems: Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe J. G. Darnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overexploitation and Contamination of Shared Groundwater Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.105-117, 2008, 978-1-4020-6985-7. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6985-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première estimation des émissions de dioxyde de carbone et protoxyde d’azote associées aux zones humides amazoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and 3 vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of evaporation efficiency for unsaturated soil surfaces with an arbitrary thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, reporting and verification of soil organic carbon stock changes at arable land: Cookbook for assessment in different MRV contexts and proposition of a harmonised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels H Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; CNRS (CESBIO); ISRIC; CIRAD; Agrosolution; CSIRO; FMI. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEL 05 Progress report on larger scale application of the remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CESBIO; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture product validation good practices protocol, version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA. 2020, https://ntrs.nasa.gov/api/citations/20210009997/downloads/TP-20210009997%20CEOS_SM_LPV_Protocol_V1_20201027_Bindlish_final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for the SMOS Level 4 Root Zone Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESBIO; CNRS; CNES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEIRUT AS A SMART CITY: REDEFINING URBAN ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Krayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUB Issam Fares Institut. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements en milieu poreux hétérogènes 2D / 3D, avec couplages surface / souterrain et densitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT016H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04554562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId661"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:140.14598540146px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmad Al Bitar </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmad-al-bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1756-1096</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124871178</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Resources in South of Iraq: Current State, Future Evolutions, Challenges, and Potential Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleem Ethaib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Mishbak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad N Fares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamal S Makki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13 (3), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/hydrology13030087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface water storage in the Amazon floodplains by hydrological modelling and earth observation data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 666, pp.134758. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhydrol.2025.134758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon Benefits and Water Costs of Cover Crops by Assimilating Sentinel-2 and Landsat-8 Images in a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (19), pp.3290. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs17193290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the Russian invasion on wheat biomass in Ukraine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iuliia Danylenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19, pp.124027. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ad8363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi‐Satellite Data Assimilation for Large‐Scale Hydrological‐Hydrodynamic Prediction: Proof of Concept in the Amazon Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (8), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024WR037155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04675467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO v1.0.1: large-scale and high-resolution simulation of carbon fluxes by assimilation of Sentinel-2 and Landsat-8 reflectances using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscientific Model Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (3), pp.997-1021. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gmd-17-997-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506436v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale EO-based agricultural drought monitoring indicator for operative irrigation networks management in Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giada Restuccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrology: Regional Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.101732. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejrh.2024.101732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-source datasets acquired over Toulouse (France) in 2021 for urban microclimate studies during the CAMCATT/AI4GEO field campaign</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Adeline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Barbon-Dubosc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring Extreme Floods and Droughts in the Amazon Basin with Surface-Water-Based Indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hydrometeorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 24 (9), pp.1417-1436. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1175/JHM-D-22-0170.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water features as the main SUHI hindering factor across 50 global cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaser Abunnasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51, pp.101666. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2023.101666⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much inundation occurs in the Amazon River basin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice César Fassoni-Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Melack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 278, pp.113099. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2022.113099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03701905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A dynamic model for assessing soil denitrification in large-scale natural wetlands driven by Earth Observations.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Miguel Sánchez Pérez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Modelling and Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 158, pp.105557. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsoft.2022.105557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Madeira floodplain dynamics from 2008 to 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 4, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frwa.2022.952810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the Removal of Model Dependency in Soil Moisture Climate Data Records by Using an $L$-Band Scaling Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy Scanlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.831-848. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2021.3137008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A fully coupled crop-water-energy balance model based on satellite data for maize and tomato crops yield estimates: The FEST-EWB-SAFY model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ben Charfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Skokovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 272, pp.107850. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2022.107850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating process-related information into an artificial neural network for root-zone soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (12), pp.3263-3297. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-26-3263-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification in wetlands: A review towards a quantification at global scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Columba Martínez-Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela A Green</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 754, pp.142398. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological Dynamics of the Congo Basin from Water Surfaces based on L‐Band Microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 57 (2), </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020WR027259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic Calibration of a Hydrological Model Using Discharge and Remotely Sensed Soil Moisture in the Paraná River Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Santos Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Meyer Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Alencar Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibiana Rodrigues Colossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.3256. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13163256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Indian COSMOS Network (ICON): Validating L-Band Remote Sensing and Modelled Soil Moisture Data Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepti Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Evans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.537. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs13030537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trade‐Offs Between 1‐D and 2‐D Regional River Hydrodynamic Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Collischonn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Resources Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (8), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019WR026812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Sunflower Grain Yield by Assimilating Leaf Area Index into a Crop Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Casadebaig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3816. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and Transferability of Artificial Neural Networks in Predicting in Situ Root-Zone Soil Moisture for Various Regions across the Globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roïya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.3109. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w12113109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of daily CO2 fluxes and of the components of the carbon budget for winter wheat by the assimilation of Sentinel 2-like remote sensing data into a crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoderma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 376, pp.114428. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Satellite Remote Sensing to Detect Floods and Droughts at Large Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Téodolina Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Güntner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jäggi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surveys in Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 41 (6), pp.1461-1487. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10712-020-09618-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02976105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation and Precipitation Hydrological Consistency with SMOS, SMAP, ESA-CCI, Copernicus SSM1km, and AMSR-2 Remotely Sensed Soil Moisture Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (22), pp.3737. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12223737⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denitrification and associated nitrous oxide and carbon dioxide emissions from the Amazonian wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (16), pp.4297-4311. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02931529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining High-Resolution Remote Sensing Products with a Crop Model to Estimate Carbon and Water Budget Components: Application to Sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (18), pp.2967. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs12182967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03001487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Remote Sensing across Scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Colliander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianjie Zhao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), pp.190. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11020190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Disaggregation of SMAP Soil Moisture at 100 m Resolution Using Landsat-7/8 Data and a Varying Intermediate Resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitu Ojha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Suere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Enrique Olivera-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (16), pp.1863. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11161863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution mapping of inundation area in the Amazon basin from a combination of L-band passive microwave, optical and radar datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrogo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 81, pp.58-71. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2019.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L-band SAR data for soil moisture estimations over agricultural areas in the tropics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.22. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs11091122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02609324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils, références et méthodes pour la construction d’un simulateur pour la prévision du rendement et de la qualité du tournesol à l’échelle territoriale mobilisant la télédétection satellitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debaeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dizien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 71, pp.15-34. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/qmd4zh⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02105013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SENTINEL-1&2 FOR NEAR REAL TIME CROPPING PATTERN MONITORING IN DROUGHT PRONE AREAS. APPLICATION TO IRRIGATION WATER NEEDS IN TELANGANA, SOUTH-INDIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, XLII-3/W6, pp.285-292. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of SMOS L-band vegetation optical depth (L-VOD) data sets: high sensitivity of L-VOD to above-ground biomass in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 15 (14), pp.4627-4645. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-15-4627-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS, SMAP, ASCAT and Sentinel-1 soil moisture products at sites in southwestern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Baghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (4), 17 p. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs10040569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01900522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibration of urban canopies albedo and 3D shortwave radiative budget using remote-sensing data and the DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chavanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 51 (1), pp.739-753. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/22797254.2018.1462102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of microwave remote sensing for monitoring live fuel moisture content in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lei Fan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianguang Wen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 205, pp.210-223. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Contribution of Demographic Growth, Climate Change, and the Refugee Crisis on Seawater Intrusion in the Tripoli Aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kalaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (8), pp.973. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w10080973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating soil moisture retrievals from ESA's SMOS and NASA's SMAP brightness temperature datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.E. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.257-273. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling water needs and total irrigation depths of maize crop in the south west of France using high spatial and temporal resolution satellite imagery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural Water Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189, pp.123-136. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agwat.2017.04.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-04351710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering combined or separated roughness and vegetation effects in soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the L-Band effective scattering albedo of tropical forests using SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14 (8), pp.1223-1227. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LGRS.2017.2703637⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping dynamic water fraction under the tropical rain forests of the amazonian basin from SMOS brightness temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Calmant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w9050350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snow observations in Mount Lebanon (2011-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Fayad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (2), pp.573--587. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-573-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global SMOS Level 3 daily soil moisture and brightness temperature maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.293-315. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-9-293-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (5), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9050457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new calibration of the effective scattering albedo and soil roughness parameters in the SMOS SM retrieval algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Earth Observation and Geoinformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.27-38. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jag.2017.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Irrigated Crops from Sentinel-1 and Sentinel-2 Data to Estimate Seasonal Groundwater Use in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alexis Herrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (11), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs9111119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DART: Recent Advances in Remote Sensing Data Modeling With Atmosphere, Polarization, and Chlorophyll Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiangang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Selected Topics in Applied Earth Observations and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (6), pp.2640-2649. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSTARS.2017.2685528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the passive microwave signature from land surfaces: A review of recent results and application to the L-band SMOS & SMAP soil moisture retrieval algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 192, pp.238-262. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2017.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MAPSM: A Spatio-Temporal Algorithm for Merging Soil Moisture from Active and Passive Microwave Remote Sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muddu Sekhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (12), pp.990. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8120990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS disaggregated soil moisture product at 1 km resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Malbéteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.361-376. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting soil water holding capacity parameters of a distributed agro-hydrological model from high resolution optical satellite observations series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bustillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enguerrand Burel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordy Salmon-Monviola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Claverie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (2), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/rs8020154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilation of SMOS soil moisture and brightness temperature products into a land surface model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.M. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dumedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.292-304. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and AMSR-E vegetation optical depth to four MODIS-based vegetation indices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 172, pp.87-100. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS performance in terms of global soil moisture monitoring after six years in operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.40-63. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01321425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing regression equations to derive long-term global soil moisture datasets from passive microwave observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 180, pp.453-464. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale surface roughness effects at L-band as estimated from SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 181, pp.122-136. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating maize biomass and yield over large areas using high spatial and temporal resolution Sentinel-2 like remote sensing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 184, pp.668-681. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2016.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Coupling for Environmental Flows, with Applications in Hydrology and Coastal Hydrodynamics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Alastal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, n° 2, pp. 9-26. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/20150014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture assimilation for improved hydrologic simulation in the Murray Darling Basin, Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Lievens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.M. de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drusch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 168, pp.146-162. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2015.06.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture product evaluation over West-Africa from local to regional scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Louvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Cappelaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Galle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 156, pp.383 - 394. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01887533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of Dobson and Mironov Dielectric Models in the SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (6), pp.3084-3094. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2014.2368585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS Vegetation Optical Depth products and MODIS vegetation indices over crop zones of the USA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Grant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.396-406. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2013.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale comparison of passive (SMOS) and active (ASCAT) satellite based microwave soil moisture retrievals with soil moisture simulations (MERRA-Land)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 152, pp.614-626. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS and SMAP soil moisture retrieval approaches using tower-based radiometer data over a vineyard field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Miernecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard de Jeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 154, pp.89-101. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture datasets (SMOS and AMSR-E) with respect to Land Data Assimilation System estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 140, pp.181-195. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2014.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between SMOS, VUA, ASCAT, and ECMWF soil moisture products over four watersheds in U.S.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bindlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Jackson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2013.2252468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00828830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the simultaneous SMOS and ELBARA-II observations in the Mediterranean region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.26-37. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS Soil Moisture Retrieval Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1384 - 1403. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2184548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaggregation of SMOS soil moisture in southeastern Australia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (5), pp.1556-1571. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2011.2175000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00658335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The soil moisture and ocean salinity (SMOS) mission: first results and achievements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 200, pp.12-19. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2012.57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-calibrated evaporation-based disaggregation of SMOS soil moisture: An evaluation study at 3 km and 100 m resolution in Catalunya, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Aran Mayoral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hagolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.10.1016/j.rse.2012.11.008. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2012.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00759849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of SMOS Soil Moisture products over continental US using the SCAN/SNOTEL network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 50 (5), pp.1572-1586. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TGRS.2012.2186581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00689992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 14, pp.831-846. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/hess-14-831-2010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved algorithm for disaggregating microwave-derived soil moisture based on red, near-infrared and thermal-infrared data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeffrey P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.RSE-07678. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00492461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A sequential model for disaggregating near-surface soil moisture observations using multi-resolution thermal sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing of Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.RSE-07453; No of Pages 10. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rse.2009.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-00403130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a prototype of MRV tool for cropland C stock change assessment at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUSS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Firenze (Florence), Italy. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline in agriculture for quantifying SOC stock changes: lesson learned from Marvic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Observation Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stakes and challenges related to monitoring soil carbon stock changes: a focus on arable land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées annuelles 2024 de FairCarboN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR; INRAE; CNRS, Nov 2024, Sete, France. 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earth Observation for MRV of Cropland SOC stock changes &amp; Carbon budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO Conference on MRV of Carbon Removals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EEA; ESA, Nov 2024, Copenhague, Denmark. 29 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale and multi-model approaches to water management &#8211; application to drought and irrigation in Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sven Berendsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justin Sheffield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Cezar dos Santos Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-19265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition for a methodological Monitoring Reporting &amp; Verification framework and prototype of operational processing chain for monitoring cropland C stock change at high resolution over large regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Geraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoilCET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPEN; INRAE, Jan 2024, Rueil-Malmaison, France. 23 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AgriCarbon-EO: an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Seminar of the Brazilian Chapter of the IHSS-NOM and the IRC-Soil Carbon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXIII Congreso Latinoamericano de la Ciencia del Suelo (CLACS) et XXXVIII Congreso Brasileño de la Ciencia del Suelo (CBCS), Jul 2023, Florianópolis, Brazil. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimilating remote sensing data in a crop model to map carbon budget and its components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop: Managing Soil Organic Carbon for Climate Change Mitigation - Multiscale Quantification Through Remote Sensing, AI and Biogeochemical Models</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Keck Institute for Space Studies (CALTECH), Aug 2023, Pasadena, United States. 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan Carbone des Grandes Cultures avec AgriCarbon-EO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées nationales géonumériques de l'Afigéo et Décryptagéo (Géodatadays 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo &amp; DécryptaGéo, Sep 2023, Reims, France. 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof-of-concept for the assimilation of multi-mission remote sensing data for large-scale discharge estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sly Wongchuig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinícius Siqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Biancamaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and remote sensing, an innovative approach for mapping cropland carbon budget components at large scale and high resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agri Carbon Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohamed VI University, May 2023, Rabat, Morocco. 30 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAMCATT: A multisensory experiment over Toulouse, France, to validate TRISHNA urban products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Briottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Roupioz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auline Rodler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Guernouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA THERMAL 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2023, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les couverts végétaux, leviers d’atténuation du changement climatique : stockage C et effets albédo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Ferlicoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier régional thématique Télédétection, agriculture &amp; environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle THEIA, Feb 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evapotranspiration and crop water use efficiency from airborne thermal infrared data at 1 to 4 m spatial resolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Paciolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Kai Ronellenfitsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Schlerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative hybrid approach for soil carbon farming MRV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronika Antonenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COP28</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UN, Dec 2023, Dubai, United Arab Emirates</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achieving 10m regional crop CO 2 flux mapping in AGRICARBON-EO through a bayesian assimilation of Sentinel2 reflectances in SAFYE-CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2022, Bonn, Germany. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess C budget components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop on the use of emerging science to improve agricultural GHG inventories for the UNFCCC reporting PART 3: Improving GHG inventories using novel sources of information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FACCE-JPI – JPI Climate, Oct 2022, Bruxelles, Belgium. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating process-based information into ANN for root zone soil moisture prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, 2022, Bonn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C budget indicators based on remote sensing & crop modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eco Innovations from Biomass Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agro &amp; Chemisty, Mar 2022, Papenburg, Germany. pp.1-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Thiérion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de restitution du projet NIVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESBIO, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote sensing & modelling to assess cropland C budget components (on mineral soils)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUSO Stakeholders Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JRC, Oct 2022, Ispra, Joint Research Center, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS-HR Mission: Science Case and Project Status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Supply</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Reverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE International Geoscience and Remote Sensing Symposium (IGARSS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.7182-7185, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully coupled subsurface-land surface hydrological models: A scaling approach to improve subsurface storage predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Sadat Soltani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwan Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behzad Ataie-Ashtiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-2828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic and air monitoring observatory for greater Beirut : a citizen observatory of the &amp;quot;urban health&amp;quot; of Beirut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Cornou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Bakouny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Lahoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Polikovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU22</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-7164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03938197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs agrienvironnementaux pour la PAC : un focus sur le carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géodatadays</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afigéo; décryptagéo, Sep 2022, Poitier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of the impact of cover crops on Net Ecosystem Exchange using AgriCarbon-EOv0.1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soussana J-F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2022 - 2022 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Kuala Lumpur, Malaysia. pp.5781-5784, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS46834.2022.9883585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irrigation management though the assimilation of multiple remote sensing data into an energy-water-crop model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Corbari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drazen Skokovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josè Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Mancini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, May 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-10127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Yield, Water, and Carbon budget at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2021, Vienne, Austria. pp.15413, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Follow-Up for the Soil Moisture and Ocean Salinity Mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Bruxelles, Belgium. pp.7831-7834, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Removal of Model Bias from ESA CCI SM by Using an L-Band Scaling Reference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Madelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin van der Schalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Albitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Bruxelles, Belgium. pp.6194-6197, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04837376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The NIVA project and how to link NIVA with the models and tools recommended in the Label Bas Carbone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel de Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Carbon Farming Webinar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Climate Economics (I4CE), Jun 2021, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily Estimation of Inland Water Storage in the Madeira Basin During the Last Twenty Years (1998–2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2021 - 2021 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Brussels, France. pp.6040-6043, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9553118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A follow-up for the Soil Moisture and Ocean Salinity mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Online, France. pp.4796, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-4796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04846995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Monitoring, Reporting and Verification framework combining remote sensing, ICOS data and crop modelling for estimating the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Critical Zone science First OZCAR TERENO International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OZCAR-Terreno, Oct 2021, Strasbourg, France. pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface Water Storage in the Floodplains of the Amazon Basin During the Last Twenty Years (1998 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Santini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, 2021, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root-zone soil moisture from process-based and remote sensing features in ANN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roiya Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Remote Sensing for Agriculture, Ecosystems, and Hydrology XXIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.44, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2599867⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of cover crop as a GHG mitigation solution at intra-field scale using the AgriCarbon-EO tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-15272, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-15272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G-SWAF a 10 years dataset of global water dynamics from L-Band microwave: from concept to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayan Fleischmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EO for Water Cycle Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ESA, Nov 2020, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport du spatial pour évaluer l’effet climatique des changements de pratiques et mettre en œuvre des stratégies d’atténuation du changement climatique plus efficaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Carrefours de l'innovation agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Dec 2020, Online, France. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought Assessment using Micro-Wave Timeseries of Precipitation and Soil Moisture Over the Mena Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Najem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jarlan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Mhawej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.289-292, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/M2GARSS47143.2020.9105262⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new L-band passive radiometer for earth observation : SMOS-high resolution (SMOS-HR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARRS.International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5978-2981, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Weekly Inland Surface Water Dynamics from L-Band Microwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fatras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Peña Luque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2020 - IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Waikoloa, Hawaii, United States. pp.5089-5092, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS39084.2020.9324291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A strategy for estimating yield and the components of the carbon and water budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRCASA 2nd Annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Mar 2020, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">After almost 10 years in orbit: first glance at synergisms and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2019, Yokohama, Japan. pp.6154-6157, </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8900227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02980785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of L band radar data over tropical agricultural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sekhar Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumya Bandyopadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Bousbih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.6215-6218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02395394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-1&2 for near real time cropping pattern monitoring in drought prone areas. Application to irrigation water needs in Telangana, South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel LE PAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences - ISPRS Archives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, New Dehli, India. pp.285--292, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/isprs-archives-XLII-3-W6-285-2019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAFYE-CO2 a model for estimating yield and the components of the carbon budgets for croplands at plot scale over large areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Pique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veloso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar CIRCASA Monitoring Reporting Verification methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Sep 2019, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-HR: A High Resolution L-Band Passive Radiometer for Earth Science and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio J Rodríguez-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Anterrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Rougé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2019 - 2019 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. pp.8392-8395, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2019.8897815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04789495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrieval of soil water capacity at intra-plot scale using a data driven approach by combining unsupervised classification, crop modeling and Sentinel-2 remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trepos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Buis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2019, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies betwwen Smos and sentinel-3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smos L-Band vegetation optical depth is highly sensitive to aboveground biomass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mermoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8517558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SWAF-HR: A high spatial and temporal resolution water surface extent product over the amazon basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain. </w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2018.8519079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Trépos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. ESA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. 180 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and applications: First glance at synergistic and new results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8128270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential of synergy between Sentinel 1 and TERRASAR-X radar sensors to retrieve physical soil properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Agrawal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muddu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'V)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Torrent, Spain. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Urban canopies 3D radiative and Energy Budgets with remote sensing and DART model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guilleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 Joint Urban Remote Sensing Event (JURSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Dubai, United Arab Emirates. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JURSE.2017.7924595⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First glance on a revised SMOS soil moisture retrieval algorithm: Evaluation with respect to ECMWF soil moisture simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC : a revised SMOS product based on a new effective scattering albedo and soil roughness parameterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium (IGARSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Fort Worth, United States. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2017.8127270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting sunflower grain yield using remote sensing data and statistical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Micheneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Champolivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Pontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 EFITA WCCA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Montpellier, France. 254 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we learn about the impact of extreme hydrological events on tropical wetlands from the synergistic use of altimetry from Sentinel-3/SARAL-Altika and L-Band radiometry from SMOS/SMAP ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Cauduro Dias de Paiva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2017, Vienna, Austria. pp.18439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Demographic Growth on Seawater Intrusion: Case of the Tripoli Aquifer, Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kalaoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, China. pp.104, </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/w8030104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS after six years in operations: first glance at climatic trends and anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating the effective scattering albedo in the SMOS algorithm: some first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle de Lannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 Advancing the understanding of our living planet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2016, Pékin, China. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SIMULEAU : Quantification des services naturels de régulation de la qualité des eaux dans un bassin versant du Sud : vers une plateforme intégrée pour la ressource en eau dans un contexte de changements environnementaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez-Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Probst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gerino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Conférence Internationale sur l’hydrologie des grands bassins Fluviaux d’Afrique- FRIEND/ISI/IAHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of yield and water requirements of maize crops combining high spatial and temporal resolution images with a simple crop model, in the perspective of the Sentinel-2 mission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Battude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Brut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Cros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Dejoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dart: Radiative Transfer modeling for simulating terrain, airborne and satellite spectroradiometer and LIDAR acquisitions and 3D radiative budget of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Landier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2016 - 2016 IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beijing, France. pp.3632-3635, </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2016.7729941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergetic use of Sentinel-1 and 2 to improve agro-hydrological modeling Preliminary results on Rice paddy detection in South-India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ferrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Page</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Selles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04152517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How are the wetlands over tropical basins impacted by the extreme hydrological events?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AGU, Nov 2016, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling specular reflectance and polarization in DART model for simulating remote sensing images of natural and urban landscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Gastellu-Etchegorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lauret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Aval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kallel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 2nd International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia. pp.517-522, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP.2016.7523139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global map of soil roughness using L-band SMOS data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; SMOS MODE (Mission Oceanographic Data Exploitation). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the recent improvements in the L-MEB Model (SMOS Mission) - Impact on the accuracy of the soil moisture retrievals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). INT.; Centre National d'Etudes Spatiales (CNES). FRA.; European Society for Agronomy (ESA). INT., May 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the most recent reprocessed SMOS soil moisture products: Comparison between SMOS level 3 V246 and V272</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez-Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoscience and Remote Sensing Symposium (IGARSS), 2015 IEEE International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Milan, Italy. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2015.7326316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS and hydrology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA-ESRIN Earth Observation for Water Cycle Science 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping water bodies over tropical basins from SMOS L-band brightness temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Côté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2015, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., Apr 2015, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of the latest improvements in the L-MEB Model (SMOS mission)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat de València (UV). ESP., Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS retrievals of vegetation optical depth over a variety of land use: trials and tribulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture algorithm: retrieval accuracy and intercomparison with other sensors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajat Bindlish</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-José Escorihuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment, MicroRad 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS L4 products under development and implementation at CATDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sat-Kumar Tomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Molero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly, Vienne Autriche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS mains results over land after 4 years in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAQRS'IV, 4. International Symposium on Recent Advances in Quantitative Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of SMOS level 2 and level 3 soil moisture at the SMOSREX site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Soil Water Measurement using Capacitance, Impedance and Time Domain Transmission (TDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université McGill [Montréal]. CAN., Jul 2014, Pointe Claire, Quebec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merging two passive microwave remote sensing (SMOS and AMSR_E) datasets to produce a long term record of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia de Rosnay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of SMOS and AMSR-E soil moisture retrievals against Land Data Assimilation system estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Alyaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microwave Radiometry and Remote Sensing of the Environment (MicroRad), 2014 13th Specialist Meeting on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., 2014, Unknown, Unknown Region. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MicroRad.2014.6878900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compared performances of microwave passive soil moisture retrievals (SMOS) and active soil moisture retrievals (ASCAT) using land surface model estimates (MERRA-LAND)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolfgang Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2014, International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society (GRSS). USA., Jul 2014, Québec, Canada. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2014.6946971⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS main results in terms of soil moisture monitoring and related applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS L2 retrieval results after almost four years in space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS: Significant findings after three years an a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Igarss 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS L2 retrieval results over the American continent and comparisons with independent data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Rahmoune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Kumar Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IGARSS.2013.6723563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Root zone soil moisture and drought index from SMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Validation and Application Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Space Agency (ESA). Frascati, ITA., Jul 2013, Frascati, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global drought index from SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Melbourne, Australia. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS validation results from the HOBE site, Denmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Land Applications Workshop ESA-ESRIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frascati, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS level 2 soil moisture algorithm - Intercomparison and validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gruhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICRORAD - 12. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site: comparing different retrieval approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and remote Sensing Symposium - IGARSS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS soil moisture Cal Val activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture: where are we?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of SMOS level 3 soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Berthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SMOS CATDS level 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad - 12th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Frascati, Italy. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS, a summary of the most significant findings after two years and a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS (IEEE International Geoscience and remote Sensing Symposium) 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00724214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS a summary of the most significant findings after two years and a half in orbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Electrical and Electronics Engineers (IEEE). USA., Jul 2012, Munich, Germany. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS : most significant results obtained over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Ferrazzoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evaluation of the SMOS observations over the VAS site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Schwank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Novello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMOS Science Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Arles, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrievals of soil moisture and optical depth from CAROLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Pardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehrez Zribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Fanise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Progress in Electromagnetics Research Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Marrakesh, Morocco. pp.80-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first insight into the SMOS data over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2010, 11. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Washington, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy of SMOS microwave radiometer, thermal data and vegetation index for monitoring the water status of forest and natural vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Mattar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose A. Sobrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Recent Advances in Quantitative Remote Sensing (RAQRS'III)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Torrent, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards validation of SMOS land products using the synergy between models, airborne and ground-based data over the Valencia Anchor station - Definition of matching-up points to SMOS observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Carmen Antolín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Balling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Belda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of SMOS retrievals over land</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS SMAP synergisms for the retrieval of soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS first results of the level 2 soil moisture algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Waldteufel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium - IGARSS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Honolulu, United States. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling SMOS brightness temperature by use of coupled SVAT and radiative transfer models over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelio Cano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seawater intrusion modeling in heterogeneous costal aquifers with recharge and surface flow coupling via diffusive wave, Boussinesq and sharp interface equations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAHR-GW 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty analyses of seawater intrusion : numerical and stochastic approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th international conference on Calibration and Reliability in Groundwater Modelling (MODELCARE’2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Commission on Groundwater (ICGW), Jun 2005, Scheveningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random field approach to seawater intrusion in heterogeneous coastal aquifers: unconditional simulations and statistical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">geoENV 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Neuchâtel, Switzerland. pp.233-248, </w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26535-X_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salt water intrusion with heterogeneity and uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVth International Conference on Computational Methods in Water Resources (CMWR 2004 )</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Chapel Hill, NC, United States. pp.1559-1571, </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-5648(04)80166-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The CROP2021 dataset: a unique and consistent dataset to estimate and monitor carbon budget of European croplands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Tallec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS science conference 2924</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05115508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon budget components at intra-field scale over large aeras by assimilating satellite data in the AgriCarbon-EO processing chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Northern Europe "4 per 1000" Regional Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-environmental indicators. New IACS VISION in ACTION – NIVA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MARS conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sentinel-2 Based Empirical Indicator of Cropland Net Annual CO2 Fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bockstaller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Living Planet Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Bonn, Germany. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.58150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global surface effects estimated by the L-band SMOS satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernandez Moran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, pp.communication orale, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events monitoring from space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. , Geophysical Research Abstracts, 18, 2016, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First application of regression analysis to retrieve soil moisture from SMAP brightness temperature observations consistent with SMOS soil moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nemesio Rodriguez‐fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy O'Neill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University publication series, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level 3 soil moisture database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Tarot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2016 - 14. Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Espoo, Finland. Aalto University, Aalto University Publication Series. Science + Technology, 4, 2016, Aalto University Publication Series. Science + Technology</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergies between SWOT and L-Band sensors over wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Frappart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Papa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SWOT Science team meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Pasadena, United States. , 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04463472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements of the most recent reprocessed SMOS soil moisture products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Mecklenburg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd SMOS Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Madrid, Spain. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global-scale evaluation of two satellite-based passive microwave soil moisture data sets (SMOS and AMSR-E) with respect to modelled estimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Ducharne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajit Govind</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , n.p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drought index driven by L-band microwave soil moisture data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2014, European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. , 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS level3 and 4: new products for new science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bircher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Choné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRad 2014, 13th Specialist Meeting on Microwave Radiometry and Remote Sensing of the Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Pasadena, California, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The science products from the SMOS CATDS: from level 2 to level 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Cabot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Reul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Pellarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESA Living Planet Symposium 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Edinburgh, United Kingdom. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of dielectric models in SMOS soil moisture retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGARSS 2012 Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Munich, Germany. n.p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil Moisture Retrievals Based on Active and Passive Microwave Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Munoz-Sabater</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Brocca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.351-378, 2016, </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00018-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03133321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture from space: techniques and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.K. Srivastava</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite Soil Moisture Retrieval : Techniques and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, Academic Press, 440 p., 2016, 978-0-12-803388-3. </w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-803388-3.00001-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Surface/Subsurface Flow Systems: Numerical Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Ababou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe J. G. Darnault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Overexploitation and Contamination of Shared Groundwater Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Netherlands, pp.105-117, 2008, 978-1-4020-6985-7. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4020-6985-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04490225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Première estimation des émissions de dioxyde de carbone et protoxyde d’azote associées aux zones humides amazoniennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Guilhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Parrens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-17-4297-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SMOS-IC: an alternative SMOS soil moisture and 3 vegetation optical depth product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Fernández-Morán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amen Al-Yaari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoodi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analytical model of evaporation efficiency for unsaturated soil surfaces with an arbitrary thickness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivalland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling soil moisture at SMOS scale by use of a SVAT model over the Valencia Anchor Station</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Enache Juglea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann H. Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Wigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ernesto Lopez-Baeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring, reporting and verification of soil organic carbon stock changes at arable land: Cookbook for assessment in different MRV contexts and proposition of a harmonised approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ainhoa Ihasusta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niels H Batjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenny van Egmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INRAE; CNRS (CESBIO); ISRIC; CIRAD; Agrosolution; CSIRO; FMI. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DEL 05 Progress report on larger scale application of the remote sensing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ceschia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taeken Wijmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Fieuzal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; CESBIO; CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil moisture product validation good practices protocol, version 1.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Montzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">NASA. 2020, https://ntrs.nasa.gov/api/citations/20210009997/downloads/TP-20210009997%20CEOS_SM_LPV_Protocol_V1_20201027_Bindlish_final.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithm Theoretical Basis Document (ATBD) for the SMOS Level 4 Root Zone Soil Moisture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Mahmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CESBIO; CNRS; CNES. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BEIRUT AS A SMART CITY: REDEFINING URBAN ENERGY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Krayem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Al Bitar Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghaleb Faour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AUB Issam Fares Institut. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04528332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des écoulements en milieu poreux hétérogènes 2D / 3D, avec couplages surface / souterrain et densitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al Bitar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hydrologie. Institut National Polytechnique (Toulouse), 2007. Français. </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2007INPT016H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04554562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId670"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C754FAED"/>
+    <w:nsid w:val="511DA241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmad-al-bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1756-1096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124871178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449843v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134758" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506436v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-997-2024" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528265v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paciolla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Restuccia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101732" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bitar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-22-0170.1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528271v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mhawej" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Abunnasr" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101666" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528282v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Columba Mart&#237;nez-Espinosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105557" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781034v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.952810" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528285v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Charfi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Bitar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skokovic" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107850" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731241v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiya Souissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3263-2022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528291v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meyer Oliveira" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Rodrigues Colossi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163256" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Green" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142398" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528294v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Upadhyaya" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evans" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Kumar Tomer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030537" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133289v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#239;ya Souissi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113109" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927061v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Siqueira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026812" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114428" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976105v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#228;ggi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09618-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133292v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223737" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620242v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitu Ojha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suere" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161863" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muddu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091122" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279941v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selles" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133299v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chavanon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2018.1462102" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133297v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kalaoun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080973" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607454v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2703637" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602588v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050350" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620186v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.11.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604901v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Baeza" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.05.013" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608643v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Jackson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Neill" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.024" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978783v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Landier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2685528" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834583v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molero" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merlin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malb&#233;teau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.045" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595414v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grant" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.021" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829L10FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lievens" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.M. de Lannoy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumedah" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.033" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133313v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8120990" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512037v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.006" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDF8T978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133315v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.07.030" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ45FM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Alastal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150014" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133328v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.06.025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.005" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97KJD2Z9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114866v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2368585" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636019v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Novello" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.021" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT67RCP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.07.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636614v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Miernecki" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lopez-Baeza" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062447v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.04.006" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00828830v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2252468" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658335v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Walker" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2175000" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677899v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wigneron" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2184548" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648762v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.014" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHTBWV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643208v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.57" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759849v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran Mayoral" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.008" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00689992v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2186581" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661071v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Enache Juglea" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-831-2010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492461v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.05.007" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403130v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P. Walker" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.06.012" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115498v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115398v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115504v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115494v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528269v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Berendsen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cezar dos Santos Araujo" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19265" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115381v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geraud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222758v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Antonenko" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222702v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222743v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222725v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222654v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528275v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Kai Ronellenfitsch" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7291" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528501v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222048v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528289v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222001v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222012v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222070v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222119v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528286v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadat Soltani" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ataie-Ashtiani" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2828" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938197v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bakouny" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polikovitch" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7164" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223340v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijmer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fieuzal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussana J-F" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883585" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528287v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovic" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; Sobrino" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10127" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221988v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laroche" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617054v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553118" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528299v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15413" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221991v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528290v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220855v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15272" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410567v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599867" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087413v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105262" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221932v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528311v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170443v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324291" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222595v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395394v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221025v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528324v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Trepos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734555v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519079" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606165v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrawal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133309v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleron" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924595" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737667v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127269" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738341v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127270" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737612v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528344v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152517v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528347v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Kerr" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741253v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729209" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978779v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729941" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610598v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651575v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w8030104" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978781v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523139" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742942v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743627v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740518v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326316" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743524v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740165v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739124v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740329v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740522v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800372v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740682v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946922" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196448v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyaari" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wigneron" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MicroRad.2014.6878900" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740508v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946971" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806743v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahmoune" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar Singh" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723563" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879253v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811153v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Singh" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806397v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805746v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801983v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810759v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berthon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744940v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811221v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748155v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809234v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811457v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811212v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724214v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805907v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810177v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745741v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749881v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822824v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754401v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823583v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Antol&#237;n" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balling" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Belda" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814973v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817073v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817731v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754451v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cano" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490450v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490837v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490987v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26535-X_20" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492292v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5648(04)80166-7" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215538v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215584v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215557v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.58150" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595178v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595031v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tarot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595153v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463472v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797885v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792568v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793485v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810403v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805265v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133321v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munoz-Sabater" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00018-8" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801463v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Srivastava" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00001-2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490225v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6985-7_7" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787798v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525063v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512689v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281474v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H Batjes" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228931v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528304v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montzka" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosh" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayat" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528376v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528332v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Krayem" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554562v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT016H" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmad-al-bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1756-1096" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124871178" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05548651v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem Ethaib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Fahs" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mishbak" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad N Fares" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal S Makki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrology13030087" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05449843v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Guilhen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Fabre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Parrens" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Sauvage" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2025.134758" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05564462v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taeken Wijmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fieuzal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al Bitar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Tallec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs17193290" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774452v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronika Antonenko" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Danylenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Colin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ad8363" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sly Wongchuig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Paiva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Siqueira" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Papa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fleischmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024WR037155" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04506436v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Fieuzal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-17-997-2024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Corbari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Paciolla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Restuccia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Bitar Ahmad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejrh.2024.101732" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Roupioz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Briottet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Adeline" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Bitar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Barbon-Dubosc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04244290v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Bitar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Santos Fleischmann" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JHM-D-22-0170.1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528271v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mhawej" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaser Abunnasr" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2023.101666" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701905v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Papa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice C&#233;sar Fassoni-Andrade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Melack" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2022.113099" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528282v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Columba Mart&#237;nez-Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel S&#225;nchez P&#233;rez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2022.105557" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03781034v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Santini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frwa.2022.952810" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528288v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Madelon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van der Schalie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tracy Scanlon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2021.3137008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528285v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Corbari" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ben Charfi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al Bitar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Skokovic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sobrino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2022.107850" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731241v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roiya Souissi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrez Zribi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mancini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekhar Muddu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-26-3263-2022" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008048v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela A Green" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142398" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133377v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fatras" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Pe&#241;a Luque" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020WR027259" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528291v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Meyer Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius Alencar Siqueira" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Rodrigues Colossi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13163256" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528294v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepti Upadhyaya" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Evans" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat Kumar Tomer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13030537" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02927061v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Collischonn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A Siqueira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paris" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019WR026812" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03108921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Tr&#233;pos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Champolivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dejoux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Casadebaig" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223816" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133289v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ro&#239;ya Souissi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12113109" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889333v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Pique" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Veloso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114428" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odolina Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Biancamaria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#252;ntner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#228;ggi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09618-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133292v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann H. Kerr" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12223737" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02931529v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Martinez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-17-4297-2020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03001487v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debaeke" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12182967" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528321v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Colliander" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianjie Zhao" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11020190" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620242v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitu Ojha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Merlin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Molero" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Suere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Enrique Olivera-Guerra" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11161863" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181073v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Frappart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrogo Paiva" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2019.04.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZR1QLV8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609324v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muddu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Bousbih" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sat-Kumar Tomer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs11091122" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02105013v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dizien" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Micheneau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/qmd4zh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Selles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Page" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mermoz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLII-3-W6-285-2019" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622055v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez&#8208;fernandez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mialon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mermoz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouvet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richaume" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-15-4627-2018" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hajj" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Wigneron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs10040569" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133299v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Landier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gastellu-Etchegorry" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chavanon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lauret" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22797254.2018.1462102" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623728v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Fan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Wigneron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xiao" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al Yaari" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianguang Wen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.11.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133297v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kalaoun" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10080973" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605761v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. O'Neill" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.03.010" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04351710v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Battude" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Huc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2017.04.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620186v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2016.11.001" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607454v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez Moran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferrazzoli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2017.2703637" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602588v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Calmant" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9050350" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351627v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayad" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gascoin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Faour" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Fanise" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Drapeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-573-2017" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602625v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cabot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-9-293-2017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606578v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoodi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9050457" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604901v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Lannoy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lopez-Baeza" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jag.2017.05.013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01683534v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Selles" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Herrault" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pelletier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9111119" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978783v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiangang Yin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Landier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2017.2685528" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608643v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Jackson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O'Neill" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rosnay" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2017.01.024" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133313v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muddu Sekhar" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumya Bandyopadhyay" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8120990" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834583v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Molero" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merlin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Malb&#233;teau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cabot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.045" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608524v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bustillo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Burel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claverie" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs8020154" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133325v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lievens" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.M. de Lannoy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drusch" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dumedah" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.033" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595414v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Grant" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard de Jeu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Lawrence" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.10.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829L10FG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01321425v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.02.042" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312307v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Jeu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.11.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SDQWRBM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512037v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.04.006" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VDF8T978-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133315v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cros" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2016.07.030" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTZ45FM1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169576v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ababou" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Alastal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Marcoux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/20150014" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133328v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2015.06.025" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Louvet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.10.005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97KJD2Z9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114866v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bircher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2014.2368585" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636019v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Novello" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.07.021" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PT67RCP6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062452v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Wagner" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.07.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636614v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Miernecki" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Lopez-Baeza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.08.002" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062447v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2014.04.006" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00828830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bindlish" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2013.2252468" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648762v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Schwank" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.04.014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VKHTBWV5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677899v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Waldteufel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Wigneron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2184548" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00658335v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph R&#252;diger" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey P. Walker" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2011.2175000" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643208v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2012.57" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759849v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Jos&#233; Escorihuela" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Aran Mayoral" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hagolle" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2012.11.008" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00689992v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2012.2186581" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661071v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Enache Juglea" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-14-831-2010" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492461v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2010.05.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00403130v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P. Walker" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2009.06.012" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainhoa Ihasusta" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Ferrarini" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115498v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115504v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115494v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528269v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Berendsen" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Sheffield" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Cezar dos Santos Araujo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-19265" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115381v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Geraud" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222725v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222743v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Antonenko" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528277v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Paiva" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3714" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222702v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829051v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auline Rodler" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Guernouti" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222654v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ferlicoq" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528275v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Hu" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Kai Ronellenfitsch" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schlerf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7291" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222012v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528289v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222001v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222119v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fauvel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thi&#233;rion" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222070v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508813v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anterrieu" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Supply" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883205" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528286v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sadat Soltani" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Ataie-Ashtiani" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-2828" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03938197v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cornou" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Bakouny" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Lahoud" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Polikovitch" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-7164" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222042v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223340v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijmer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Arnaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Fieuzal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soussana J-F" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS46834.2022.9883585" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528287v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drazen Skokovic" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#232; Sobrino" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10127" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528299v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15413" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837347v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Picard" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554241" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837376v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Madelon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Albitar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553024" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221988v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel de Laroche" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617054v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9553118" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846995v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-4796" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221991v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528290v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410567v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2599867" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220855v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-15272" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528311v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Fleischmann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221932v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087413v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Najem" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jarlan" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105262" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927608v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324685" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03170443v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS39084.2020.9324291" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222595v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02980785v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bousquet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8900227" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02395394v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351619v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel LE PAGE" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221025v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789495v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio J Rodr&#237;guez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Roug&#233;" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8897815" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528324v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivalland" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Trepos" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buis" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737003v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517488" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736918v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8517558" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734555v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2018.8519079" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734675v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737123v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8128270" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606165v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Agrawal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133309v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guilleron" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE.2017.7924595" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737667v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fern&#225;ndez-Mor&#225;n" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127269" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738341v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle de Lannoy" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2017.8127270" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737612v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Pontet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528344v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Frappart" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Cauduro Dias de Paiva" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743418v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy O'Neill" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729417" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04651575v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w8030104" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740191v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729420" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741253v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Fernandez-Moran" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729209" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02121725v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sauvage" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez-P&#233;rez" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Probst" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gerino" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martinez" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610598v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978779v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yin" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2016.7729941" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04152517v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528347v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Parrens" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frappart" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. H. Kerr" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978781v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Aval" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kallel" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2016.7523139" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742942v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739347v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743627v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ferrazzoli" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740518v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2015.7326316" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743524v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740165v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740522v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740329v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800372v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajat Bindlish" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739124v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chon&#233;" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744022v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldteufel" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744118v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Guibert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740682v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946922" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196448v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alyaari" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wigneron" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MicroRad.2014.6878900" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740508v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6946971" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801983v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811153v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahmoune" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Singh" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879253v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806743v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Kumar Singh" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2013.6723563" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806397v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805746v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810759v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Berthon" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811457v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gruhier" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811221v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moisy" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyon" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748155v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744940v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809234v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811212v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724214v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805907v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745741v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810177v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749881v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pard&#233;" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822824v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754401v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mattar" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Sobrino" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823583v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carmen Antol&#237;n" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Balling" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Belda" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814973v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacquette" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817073v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817731v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754451v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelio Cano" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490450v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490837v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490987v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26535-X_20" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04492292v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-5648(04)80166-7" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05115508v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215538v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215584v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04215557v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Arnaud" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.58150" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595153v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595178v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594464v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595031v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tarot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463472v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797885v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Mecklenburg" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793485v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajit Govind" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792568v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800603v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810403v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805265v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133321v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Munoz-Sabater" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brocca" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00018-8" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801463v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.K. Srivastava" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-803388-3.00001-2" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04490225v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4020-6985-7_7" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528373v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787798v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525063v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;ziat" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512689v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05281474v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niels H Batjes" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenny van Egmond" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228931v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528304v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montzka" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cosh" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bayat" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berg" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528376v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahmoudi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528332v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Krayem" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmad" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04554562v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2007INPT016H" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>