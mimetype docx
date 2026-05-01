--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1355,316 +1355,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian eigenvalues functionals and metric deformations on compact manifolds</w:t>
+                <w:t xml:space="preserve">Where to place a spherical obstacle so as to maximize the second Dirichlet eigenvalue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Ilias</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (1), pp.89 -- 104</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (5), pp.1193 -- 1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126962v1</w:t>
+                <w:t xml:space="preserve">hal-00196513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to place a spherical obstacle so as to maximize the second Dirichlet eigenvalue</w:t>
+                <w:t xml:space="preserve">Pseudo-radial solutions of semi-linear elliptic equations on symmetric domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rola Kiwan</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (5), pp.1193 -- 1201</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (7-8), pp.601 -- 622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00196513v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-radial solutions of semi-linear elliptic equations on symmetric domains</w:t>
+                <w:t xml:space="preserve">Laplacian eigenvalues functionals and metric deformations on compact manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Jazar</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ilias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (7-8), pp.601 -- 622</w:t>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.89 -- 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286004v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Gamma-convergence argument for the blow-up of a non-local semilinear parabolic equation with Neumann boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1715,51 +1715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal first Dirichlet eigenvalue of doubly connected plane domains and dihedral symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 39 (4), pp.1112 --1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135(1), pp.181--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947547v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Soufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174814v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Stubbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dragomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2015.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-014-9481-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2012-026-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-014-1325-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497630v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0523-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Dryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ilias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002836v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moukadem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026257431539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(02)01271-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947547v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Soufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174814v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Stubbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dragomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2015.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-014-9481-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2012-026-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-014-1325-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497630v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0523-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Dryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ilias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002836v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moukadem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026257431539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(02)01271-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>