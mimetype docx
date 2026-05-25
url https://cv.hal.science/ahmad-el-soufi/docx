--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -602,222 +602,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00927302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the continuity of the eigenvalues of a sublaplacian</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sorin Dragomir</w:t>
+                <w:t xml:space="preserve">Extremal Eigenvalues of the Laplacian on Euclidean domains and closed surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 57 (1), pp.12--24. </w:t>
+              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 278 (1-2), pp.529-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4153/CMB-2012-026-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00209-014-1325-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00923208v1</w:t>
+                <w:t xml:space="preserve">hal-00957058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal Eigenvalues of the Laplacian on Euclidean domains and closed surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colbois</w:t>
+                <w:t xml:space="preserve">On the continuity of the eigenvalues of a sublaplacian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Aribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Dragomir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Zeitschrift</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 278 (1-2), pp.529-546. </w:t>
+              <w:t xml:space="preserve">Canadian Mathematical Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 57 (1), pp.12--24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00209-014-1325-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4153/CMB-2012-026-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00957058v1</w:t>
+                <w:t xml:space="preserve">hal-00923208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoperimetric control of the spectrum of a compact hypersurface</w:t>
               </w:r>
@@ -1355,450 +1355,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where to place a spherical obstacle so as to maximize the second Dirichlet eigenvalue</w:t>
+                <w:t xml:space="preserve">Laplacian eigenvalues functionals and metric deformations on compact manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rola Kiwan</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Ilias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (5), pp.1193 -- 1201</w:t>
+              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (1), pp.89 -- 104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00196513v1</w:t>
+                <w:t xml:space="preserve">hal-00126962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-radial solutions of semi-linear elliptic equations on symmetric domains</w:t>
+                <w:t xml:space="preserve">Where to place a spherical obstacle so as to maximize the second Dirichlet eigenvalue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Jazar</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Differential and integral equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 21 (7-8), pp.601 -- 622</w:t>
+              <w:t xml:space="preserve">Communications on Pure and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (5), pp.1193 -- 1201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00286004v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00196513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian eigenvalues functionals and metric deformations on compact manifolds</w:t>
+                <w:t xml:space="preserve">Pseudo-radial solutions of semi-linear elliptic equations on symmetric domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Said Ilias</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geometry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (1), pp.89 -- 104</w:t>
+              <w:t xml:space="preserve">Differential and integral equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (7-8), pp.601 -- 622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00126962v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00286004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gamma-convergence argument for the blow-up of a non-local semilinear parabolic equation with Neumann boundary conditions</w:t>
+                <w:t xml:space="preserve">Extremal first Dirichlet eigenvalue of doubly connected plane domains and dihedral symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis Monneau</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rola Kiwan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 24, pp.17--39</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (4), pp.1112 --1119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00126955v1</w:t>
+                <w:t xml:space="preserve">hal-00145248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremal first Dirichlet eigenvalue of doubly connected plane domains and dihedral symmetry</w:t>
+                <w:t xml:space="preserve">A Gamma-convergence argument for the blow-up of a non-local semilinear parabolic equation with Neumann boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rola Kiwan</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Jazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Monneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 39 (4), pp.1112 --1119</w:t>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (C), Analyse non linéaire (Nonlinear Analysis)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 24, pp.17--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00145248v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00126955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal $G$-invariant eigenvalues of the Laplacian of $G$-invariant metrics</w:t>
               </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Duke Mathematical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 135(1), pp.181--202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2610,51 +2610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad El Soufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Jazar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2841,51 +2841,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947547v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Soufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174814v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Stubbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dragomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2015.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-014-9481-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923208v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2012-026-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-014-1325-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497630v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0523-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Dryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196513v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286004v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126962v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126955v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145248v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ilias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002836v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moukadem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026257431539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(02)01271-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947547v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Soufi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evans Harrell" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140957275" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174814v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Ilias" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Stubbe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aribi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Dragomir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.difgeo.2015.01.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870126v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colbois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Savo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927302v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-014-9481-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00957058v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00209-014-1325-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923208v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4153/CMB-2012-026-9" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497630v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girouard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/crelle-2012-0008" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779283v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-012-0523-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779282v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00420689v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily B. Dryden" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms/bdp100" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360706v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126962v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Kiwan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jazar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126955v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Monneau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00131806v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145250v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Ilias" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002836v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00126909v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Giacomini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005320v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazih Moukadem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026257431539" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002873v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-7824(02)01271-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330456v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00005692v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>