--- v0 (2026-03-19)
+++ v1 (2026-04-08)
@@ -479,295 +479,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
+                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethan Niddam</w:t>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Querry</w:t>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653537v1</w:t>
+                <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakeye Azaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Offermann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Stephane Querry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.7939-7946. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04754019v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
               </w:r>
@@ -1700,291 +1700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03779829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integrator-Extended State Observer With Applications to Grid-Connected Converters in the Presence of Disturbances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baoling Guo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2981571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016035v2</w:t>
+                <w:t xml:space="preserve">hal-03328323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Generalized Integrator-Extended State Observer With Applications to Grid-Connected Converters in the Presence of Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaury Nègre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.744-755. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2981571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328323v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escort function definitions for feasible region flexibility in applications of Replicator-like dynamics with constraints</w:t>
               </w:r>
@@ -2423,291 +2423,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escort Evolutionary Game Dynamics Approach for Integral Load Management of Electric Vehicle Fleets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
+                <w:t xml:space="preserve">A generic data driven approach for low sampling load disaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J M Hossain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Danny van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 64 (2), pp.1358-1369. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.118 - 127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2615042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514094v1</w:t>
+                <w:t xml:space="preserve">hal-01514076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic data driven approach for low sampling load disaggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Escort Evolutionary Game Dynamics Approach for Integral Load Management of Electric Vehicle Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustav Basu</w:t>
+                <w:t xml:space="preserve">Seddik M Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Debusschere</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">Gustavo M Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danny van Delft</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J M Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9, pp.118 - 127. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.1358-1369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2016.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2615042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514076v1</w:t>
+                <w:t xml:space="preserve">hal-01514094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electric Vehicle Load Management Application of the Mixed Strategist Dynamics and the Maximum Entropy Principle</w:t>
               </w:r>
@@ -3942,51 +3942,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2025 IEEE 64th Conference on Decision and Control (CDC)</w:t>
+              <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.2701-2706, </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
@@ -4050,51 +4050,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2025 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2025, Denver, France. pp.5190-5195, </w:t>
+              <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.5190-5195, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4107,124 +4107,124 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems.</w:t>
+              <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4232,51 +4232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
@@ -4800,330 +4800,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153630v1</w:t>
+                <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+                <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130943v1</w:t>
+                <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5172,1644 +5172,1644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705735v1</w:t>
+                <w:t xml:space="preserve">hal-03759486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+                <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+                <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775528v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03775547v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03741051v1</w:t>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03663312v1</w:t>
+                <w:t xml:space="preserve">hal-03741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03650833v1</w:t>
+                <w:t xml:space="preserve">hal-03663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705717v1</w:t>
+                <w:t xml:space="preserve">hal-03650833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663327v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03759486v1</w:t>
+                <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Information Model Predictive Control for Pursuit-evasion Games</w:t>
               </w:r>
@@ -6893,486 +6893,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359203v1</w:t>
+                <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059278v1</w:t>
+                <w:t xml:space="preserve">hal-03359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410199v1</w:t>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359206v1</w:t>
+                <w:t xml:space="preserve">hal-03059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Obstacles Avoidance Using Nonlinear Model Predictive Control</w:t>
               </w:r>
@@ -7551,399 +7551,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baoling Guo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172922v1</w:t>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power management in multi-microgrid system based on energy routers</w:t>
               </w:r>
@@ -8057,365 +8057,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit-evasion Game for Nonholonomic Mobile Robots With Obstacle Avoidance using NMPC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Robu</w:t>
+                <w:t xml:space="preserve">Partial and Full Order Interval Unknown Input State Estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182862⟩</w:t>
+              <w:t xml:space="preserve">CoDIT 2020 - 7th International Conference on Control, Decision and Information Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.568-574, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877187v1</w:t>
+                <w:t xml:space="preserve">hal-03059268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partial and Full Order Interval Unknown Input State Estimators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">An overview of Hybridization of Power sources for Ancillary Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raissi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Mesnage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoDIT 2020 - 7th International Conference on Control, Decision and Information Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263952⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059268v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of Hybridization of Power sources for Ancillary Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
+                <w:t xml:space="preserve">Evolution representation with limited hosting capacities: A comparison between MSD and IEED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02398826v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02398827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust hybrid control of parallel inverters for accurate power-sharing in microgrid</w:t>
               </w:r>
@@ -8529,131 +8529,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution representation with limited hosting capacities: A comparison between MSD and IEED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
+                <w:t xml:space="preserve">Pursuit-evasion Game for Nonholonomic Mobile Robots With Obstacle Avoidance using NMPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
+              <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398827v1</w:t>
+                <w:t xml:space="preserve">hal-02877187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off and landing of an AWE system using a multicopter</w:t>
               </w:r>
@@ -8750,226 +8750,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electricity issues in Lebanon: Let the people talk</w:t>
+                <w:t xml:space="preserve">RobotMe: A drone platform for control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rattena Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Carriquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAEECE 2019 - Sixth International Conference on Technological Advances in Electrical, Electronics and Computer Engineering TAEECE2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398823v1</w:t>
+                <w:t xml:space="preserve">hal-02398822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RobotMe: A drone platform for control education</w:t>
+                <w:t xml:space="preserve">Electricity issues in Lebanon: Let the people talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Carriquiry</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAEECE 2019 - Sixth International Conference on Technological Advances in Electrical, Electronics and Computer Engineering TAEECE2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02398822v1</w:t>
+                <w:t xml:space="preserve">hal-02398823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Curve Analysis Of On-ground Airborne Wind Energy Systems</w:t>
               </w:r>
@@ -9059,51 +9059,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Microgrids and Their Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9300,365 +9300,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency Control Using V2G and Synchronous Power Controller based HVDC Links in Presence of Wind and PV Units</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
+                <w:t xml:space="preserve">An economic study of control strategies for microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjoy Debbarma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. </w:t>
+              <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Beyrouth, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895352v1</w:t>
+                <w:t xml:space="preserve">hal-01895346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An economic study of control strategies for microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Escort evolutionary game dynamics application on a distribution system with PV, BSS and EVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598121⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2018 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895346v1</w:t>
+                <w:t xml:space="preserve">hal-01744900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escort evolutionary game dynamics application on a distribution system with PV, BSS and EVs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
+                <w:t xml:space="preserve">Frequency Control Using V2G and Synchronous Power Controller based HVDC Links in Presence of Wind and PV Units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjoy Debbarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2018 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+              <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352436⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744900v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight estimation of the aerodynamic characteristics of a Magnus effect-based airborne wind energy system</w:t>
               </w:r>
@@ -10178,144 +10178,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the most convenient Mixed Strategies in a Mixed Strategist Dynamics Approach for Load Management of Electric Vehicle Fleets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385564v1</w:t>
+                <w:t xml:space="preserve">hal-01323253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of a centralized model predictive control on microgrids</w:t>
               </w:r>
@@ -10340,51 +10357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10416,1326 +10433,1309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">On the most convenient Mixed Strategies in a Mixed Strategist Dynamics Approach for Load Management of Electric Vehicle Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ziad Obeid</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
+              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323250v1</w:t>
+                <w:t xml:space="preserve">hal-01385564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of an airborne wind energy system with a Magnus effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Garrett Smith</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Rafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526142⟩</w:t>
+              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272253v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of low sampling non intrusive load dis-aggregation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Control of an airborne wind energy system with a Magnus effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garrett Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793294⟩</w:t>
+              <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01385572v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">A comparative study of low sampling non intrusive load dis-aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geert Jan Dirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
+              <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323253v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Management and Integration of Electric Vehicles to the grid: Dynamic Programming and Game Theory Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle-Villamil</w:t>
+                <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125492⟩</w:t>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01135579v1</w:t>
+                <w:t xml:space="preserve">hal-01241271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Day-ahead Centralized Unit Commitment Algorithm for A Multi-agent Smart Grid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
+                <w:t xml:space="preserve">Assessing the economic profit of a vehicle-to-grid strategy for current unbalance minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems (FedCSIS 2015) - 4th International Workshop on Smart Energy Networks &amp; Multi-Agent Systems (SEN MAS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.2628-2635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170063v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Strategist Dynamics Application to Electrical Vehicle Distributed Load Scheduling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId267" w:history="1">
+                <w:t xml:space="preserve">Optimal Management and Integration of Electric Vehicles to the grid: Dynamic Programming and Game Theory Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle-Villamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Vanina Pirsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392588⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241276v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01135579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plug-in Electric Vehicle Collaborative Charging for Current Unbalance Minimization: Ant System Optimization Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+                <w:t xml:space="preserve">Mixed Strategist Dynamics Application to Electrical Vehicle Distributed Load Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle-Villamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vanina Pirsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. </w:t>
+              <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134614v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed cooperative control framework of a cryogenic system</w:t>
+                <w:t xml:space="preserve">A Day-ahead Centralized Unit Commitment Algorithm for A Multi-agent Smart Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiyang Ding</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francois Bonne</w:t>
+                <w:t xml:space="preserve">Salam Hajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems (FedCSIS 2015) - 4th International Workshop on Smart Energy Networks &amp; Multi-Agent Systems (SEN MAS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. pp.257-263</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134613v1</w:t>
+                <w:t xml:space="preserve">hal-01170063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Plug-in Electric Vehicle Collaborative Charging for Current Unbalance Minimization: Ant System Optimization Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01241271v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the economic profit of a vehicle-to-grid strategy for current unbalance minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+                <w:t xml:space="preserve">Distributed cooperative control framework of a cryogenic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiyang Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.2628-2635, </w:t>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.179-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/icit.2015.7125096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110022v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
               </w:r>
@@ -11803,64 +11803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed cooperative control scheme with optimal priority assignment and stability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12217,840 +12217,840 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Housing Peak Shaving (HPS) algorithms with Plug-in Hybrid Electric Vehicles (PHEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
+                <w:t xml:space="preserve">Reverse pumping: theory and experimental validation on a multi-kites system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turker Harun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Arabia Smart Grid 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Jeddah, Saudi Arabia. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936855v1</w:t>
+                <w:t xml:space="preserve">hal-00873243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kite Generator System Periodic Motion Planning Via Virtual Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784150v1</w:t>
+                <w:t xml:space="preserve">hal-00873092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite Generator System Periodic Motion Planning Via Virtual Constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ahmed</w:t>
+                <w:t xml:space="preserve">Application of Housing Peak Shaving (HPS) algorithms with Plug-in Hybrid Electric Vehicles (PHEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turker Harun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Saudi Arabia Smart Grid 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Jeddah, Saudi Arabia. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873092v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extremum seeking control techniques applied to photovoltaic systems with multimodal power curves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRERA 2013 - International Conference on Renewable Energy Research and Applications (ICRERA 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1-6</w:t>
+              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. Paper TuB13.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00873027v1</w:t>
+                <w:t xml:space="preserve">hal-00784150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy production control of an experimental kite system in presence of wind gusts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Extremum seeking control techniques applied to photovoltaic systems with multimodal power curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed Nwesaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2013 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRERA 2013 - International Conference on Renewable Energy Research and Applications (ICRERA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873096v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Housing Peak Shaving Algorithm (HPSA) with Plug-in Hybrid Electric Vehicles (PHEVs): Vehicle-to-Home (V2H) and Vehicle-to-Grid (V2G) concepts</w:t>
+                <w:t xml:space="preserve">Energy production control of an experimental kite system in presence of wind gusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turker Harun</w:t>
+                <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PowerENG 2013 - 4th International Conference on Power Engineering, Energy and Electrical Drives (IEEE PowerENG 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS 2013 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796944v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging of Plug-In Hybrid Electric Vehicles (PHEVs) on the Residential Electric Grid Regarding the Voltage Plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harun Turker</w:t>
+                <w:t xml:space="preserve">Housing Peak Shaving Algorithm (HPSA) with Plug-in Hybrid Electric Vehicles (PHEVs): Vehicle-to-Home (V2H) and Vehicle-to-Grid (V2G) concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turker Harun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEVC 2013 - 2013 IEEE International Electric Vehicle Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PowerENG 2013 - 4th International Conference on Power Engineering, Energy and Electrical Drives (IEEE PowerENG 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00932009v1</w:t>
+                <w:t xml:space="preserve">hal-00796944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse pumping: theory and experimental validation on a multi-kites system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+                <w:t xml:space="preserve">Smart Charging of Plug-In Hybrid Electric Vehicles (PHEVs) on the Residential Electric Grid Regarding the Voltage Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEVC 2013 - 2013 IEEE International Electric Vehicle Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Santa Clara, CA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEVC.2013.6681154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873243v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1:1 prototype of power generation system based upon cross-flow water turbines</w:t>
               </w:r>
@@ -13075,51 +13075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13155,442 +13155,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging Rate of Low Voltage Transformer for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+                <w:t xml:space="preserve">Dynamic Programming for Optimal Integration of Plug-in Hybrid Electric Vehicles (PHEV s) in Residential Electric Grid Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665547v1</w:t>
+                <w:t xml:space="preserve">hal-00798107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of System Components for Vehicle-to-Grid (V2G) and Vehicle-to-Home (V2H) Applications with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harun Turker</w:t>
+                <w:t xml:space="preserve">High Altitude Wind Power Systems: A Survey on Flexible Power Kites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0228</w:t>
+              <w:t xml:space="preserve">ICEM 2012 - XXth International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2083-2089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665563v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Programming for Optimal Integration of Plug-in Hybrid Electric Vehicles (PHEV s) in Residential Electric Grid Areas</w:t>
+                <w:t xml:space="preserve">Aging Rate of Low Voltage Transformer for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0226</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389428⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798107v1</w:t>
+                <w:t xml:space="preserve">hal-00665547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Altitude Wind Power Systems: A Survey on Flexible Power Kites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Modelling of System Components for Vehicle-to-Grid (V2G) and Vehicle-to-Home (V2H) Applications with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harun Turker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2012 - XXth International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2083-2089</w:t>
+              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733723v1</w:t>
+                <w:t xml:space="preserve">hal-00665563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on a pumping wave energy conversion system</w:t>
               </w:r>
@@ -13678,295 +13678,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Algorithm for Plug-in Hybrid Electric Vehicles (PHEVs) Integration in Residential Electric Grid Areas</w:t>
+                <w:t xml:space="preserve">A tool of Vehicle-to-Grid (V2G) concept for voltage plan control of residential electric grid areas with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2883-2888, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389437⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665553v1</w:t>
+                <w:t xml:space="preserve">hal-00799639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tool of Vehicle-to-Grid (V2G) concept for voltage plan control of residential electric grid areas with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+                <w:t xml:space="preserve">Rule-Based Algorithm for Plug-in Hybrid Electric Vehicles (PHEVs) Integration in Residential Electric Grid Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0467</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389437⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00799639v1</w:t>
+                <w:t xml:space="preserve">hal-00665553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a wind power system based on a tethered wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14298,77 +14298,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Distributed NMPC Control Structure for partially cooperative systems under limited information sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14573,217 +14573,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
+                <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
+              <w:t xml:space="preserve">POSTA 2006 - IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139216v1</w:t>
+                <w:t xml:space="preserve">hal-00023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
+                <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Kendoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
+              <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00023003v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained minimum time oriented stabilization of extended chained form systems</w:t>
               </w:r>
@@ -14795,72 +14795,72 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joitn CDC-ECC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Spain</w:t>
+              <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -14894,55 +14894,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC World congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Czech Republic</w:t>
+              <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -15121,51 +15121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15229,51 +15229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15818,51 +15818,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>