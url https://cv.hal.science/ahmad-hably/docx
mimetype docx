--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -107,51 +107,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -479,3377 +479,3511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
+                <w:t xml:space="preserve">Robust Controllers for a Tethered Magnus-Effect Winged Quadcopter System: Experimental Validation Under Wind Disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Offermann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36, pp.100411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2026.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04754019v1</w:t>
+                <w:t xml:space="preserve">hal-05297699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ethan Niddam</w:t>
+                <w:t xml:space="preserve">Magnus-Effect Winged Hybrid UAV System: Improved Energy Efficient and Autonomy Through Control Allocation Strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Querry</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Offermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (2), pp.1610-1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAES.2024.3464569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04653537v1</w:t>
+                <w:t xml:space="preserve">hal-04754019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a Suspended Manipulator with Aerial Elliptic Winding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethan Niddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Cuvillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Querry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
+              <w:t xml:space="preserve">IEEE Robotics and Automation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (9), pp.7939-7946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LRA.2024.3434928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597177v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Set-Valued State Estimator With Sparse and Delayed Measurements for Uncertain Discrete-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TTE.2023.3318378⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8, pp.904-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2024.3405376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940106v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+                <w:t xml:space="preserve">A Predictive Two-Stage User-Centered Algorithm for Smart Charging of Plug-In Electric Vehicles Considering the State of Health of the Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Transportation Electrification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.4746-4756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TTE.2023.3318378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050443v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.3343-3355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996649v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based neural learning for quadrotor control</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autonomous Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10514-023-10115-7⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140469v1</w:t>
+                <w:t xml:space="preserve">hal-03996649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Finite-Time Coverage Control of Multi-Quadrotor Systems with Switching Topology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+                <w:t xml:space="preserve">Event-based neural learning for quadrotor control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math11122621⟩</w:t>
+              <w:t xml:space="preserve">Autonomous Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (December), pp.1213-1228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10514-023-10115-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150745v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Distributed Finite-Time Coverage Control of Multi-Quadrotor Systems with Switching Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 162 (April), pp.105168. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.2621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math11122621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609086v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+                <w:t xml:space="preserve">Zonotopic unknown input state estimator for discrete-time linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Audrey Schanen</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 162 (April), pp.105168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779829v1</w:t>
+                <w:t xml:space="preserve">hal-03609086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Online estimation of unknown aerodynamic forces acting on AWE systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Ayachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, pp.200124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.iswa.2022.200124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328323v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Integrator-Extended State Observer With Applications to Grid-Connected Converters in the Presence of Disturbances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mazen Alamir</w:t>
+                <w:t xml:space="preserve">Tethered Drone-Based Airborne Wind Energy System Launching and Retrieving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Schanen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2981571⟩</w:t>
+              <w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (12), pp.2284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/1.G006099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016035v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escort function definitions for feasible region flexibility in applications of Replicator-like dynamics with constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
+                <w:t xml:space="preserve">Generalized Integrator-Extended State Observer With Applications to Grid-Connected Converters in the Presence of Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Boudinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065010⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (2), pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.2981571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172932v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016035v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interharmonic current sharing in islanding operation of inductive microgrid via enhanced I-P droop scheme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Hamzeh</w:t>
+                <w:t xml:space="preserve">Escort function definitions for feasible region flexibility in applications of Replicator-like dynamics with constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/rpg2.12298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (11), pp.5414-5421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3065010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651560v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Graph-based Routing Algorithm in Residential Multi-Microgrid Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pham Minh Cong</w:t>
+                <w:t xml:space="preserve">Interharmonic current sharing in islanding operation of inductive microgrid via enhanced I-P droop scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Iman-Eini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Hamzeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2020.2997516⟩</w:t>
+              <w:t xml:space="preserve">IET Renewable Power Generation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (16), pp.3832--3842. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/rpg2.12298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140985v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">A Novel Graph-based Routing Algorithm in Residential Multi-Microgrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pham Minh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quoc Tuan Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (13), pp.1752-1761. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (3), pp.1774 - 1784. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2020.2997516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059259v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic data driven approach for low sampling load disaggregation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+                <w:t xml:space="preserve">Robust set-membership state estimator against outliers in data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.segan.2016.12.006⟩</w:t>
+              <w:t xml:space="preserve">IET Control Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (13), pp.1752-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-cta.2019.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514076v1</w:t>
+                <w:t xml:space="preserve">hal-03059259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escort Evolutionary Game Dynamics Approach for Integral Load Management of Electric Vehicle Fleets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
+                <w:t xml:space="preserve">A generic data driven approach for low sampling load disaggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaustav Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Debusschere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danny van Delft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2615042⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9, pp.118 - 127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.segan.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514094v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Electric Vehicle Load Management Application of the Mixed Strategist Dynamics and the Maximum Entropy Principle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Escort Evolutionary Game Dynamics Approach for Integral Load Management of Electric Vehicle Fleets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik M Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo M Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J M Hossain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 63 (5), pp. 3060-3071. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2516975⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 64 (2), pp.1358-1369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2615042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259851v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time plug-in electric vehicle charging strategies for current and voltage unbalance minimization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">An Electric Vehicle Load Management Application of the Mixed Strategist Dynamics and the Maximum Entropy Principle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Delphine Riu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/JESA.49.271-298⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (5), pp. 3060-3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2016.2516975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331673v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Robust Distributed Control for Interconnected Microgrids</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Milano</w:t>
+                <w:t xml:space="preserve">Real-time plug-in electric vehicle charging strategies for current and voltage unbalance minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSG.2015.2502618⟩</w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (3), pp.271-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/JESA.49.271-298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259843v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rule-Based Charging of Plug-in Electric Vehicles (PEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harun Turker</w:t>
+                <w:t xml:space="preserve">Design of Robust Distributed Control for Interconnected Microgrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahangir Hossain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abel. Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Milano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2013.2292066⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Smart Grid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (6), pp.2724-2735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSG.2015.2502618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01009660v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Control of Voltage Source Converters in Microgrids based on the Application of Instantaneous Power Theory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Ramos</w:t>
+                <w:t xml:space="preserve">Rule-Based Charging of Plug-in Electric Vehicles (PEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2336638⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 29 (3), pp.1012-1019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2013.2292066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064281v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01009660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite Generator System Modeling and Grid Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Decentralized Control of Voltage Source Converters in Microgrids based on the Application of Instantaneous Power Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2013.2260364⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (2), pp.1152-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2336638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873094v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Voltage Transformer Loss of Life Assessments for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harun Turker</w:t>
+                <w:t xml:space="preserve">Kite Generator System Modeling and Grid Integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TPWRD.2012.2193423⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.968-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2013.2260364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800363v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of rigid bodies: Real-time experimentation to a quadrotor mini-helicopter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+                <w:t xml:space="preserve">Low Voltage Transformer Loss of Life Assessments for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harun Turker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.04.004⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (3), pp.1323-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TPWRD.2012.2193423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00568075v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Bounded attitude control of rigid bodies: Real-time experimentation to a quadrotor mini-helicopter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Lesecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (8), pp.790-797. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2011.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00152310v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (5), pp.948-952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00152310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nonlinear stabilization of multiple integrators with bounded controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 41 (12), pp.2147-2152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3859,410 +3993,410 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagumo-Type Characterization of Forward Invariance for Constrained Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olayo Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Saoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2025 - 64th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Rio de Janeiro, Brazil. pp.2701-2706, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC57313.2025.11312163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05502224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety for Time-Delay Systems Using Halanay-Type Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olayo Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2025 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Denver, United States. pp.5190-5195, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC63710.2025.11107713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suspended Aerial Manipulator for Painting a Large-Scale Street Art Mural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethan Niddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Arpa Perozo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Cuvillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSSC 2025 - TDS 2025 - COSY 2025 - Joint 9th IFAC Symposium on System Structure and Control, 19th IFAC Workshop on Time Delay Systems and 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05021722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing Take-off and Landing Control of Magnus Effect-Based Quadcopter AWES in Challenging Wind Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4321,306 +4455,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2024 - 10th International Airborne Wind Energy Conference (AWEC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pursuit-Evasion Game in a bounded game area using deep reinforcement learning and self-play</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Nadhir Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassene Seddik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiraz Ben Jabeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of an aerial PV cleaner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Hobeika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Seif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Tawil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriana Eid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2024 - 50th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure State Estimator for Uncertain Discrete-Time Linear Systems Based on Set-Valued Consistency Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4649,113 +4783,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2024 - 10th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, La Valette, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,73 +4904,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISIE 2023 - 32nd International Symposium on Industrial Electronic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Helsiinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sliding Mode Control of Tethered Drone: Take-off and Landing under Turbulent Wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4868,222 +5002,222 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUAS 2023 - International Conference on Unmanned Aircraft Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Warsaw, Poland. pp.769-774, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUAS57906.2023.10156617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentally Validated Simulator of Flight Dynamics: for a Magnus Effect-based Quadcopter System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5142,73 +5276,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAV 2023 - International Micro Air Vehicles, Conferences and Competitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04218030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and control of a tethered drone for an AWE application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5253,106 +5387,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAD 2022 - 6th International Conference on Control, Automation and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lisbon, Portugal. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAD55197.2022.9853858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Validation on Using Drones for the Take-off and Landing Phases of an AWE System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakeye Azaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5393,217 +5527,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Finite-time Coverage Control of Multi-quadrotor Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5625,737 +5759,750 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Razi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981557v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of predictive smart charging for electric trucks: a case study in fast private charging stations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CISTEM 2022 - Conférence Internationale en Sciences et Technologies Electriques au Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tunis, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CISTEM55808.2022.10043874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781172v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Automatic Generation Control-based Charging/Discharging Strategy for EV fleets to Enhance the Stability of a Vehicle-To-Weak Grid System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE'22-ECCE Europe - The 24th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Hannovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781187v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Susbielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Zhenhua Wang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
+              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Dubrovnik, Croatia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03741051v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photovoltaics at the electric mobility's service: French case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6396,230 +6543,217 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural Enhanced Control for Quadrotor Linear Behavior Fitting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Susbielle</w:t>
+                <w:t xml:space="preserve">Reliable Unknown Input Observer for Continuous-Time Linear Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUAS 2022 - IEEE International Conference on Unmanned Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUAS54217.2022.9836058⟩</w:t>
+              <w:t xml:space="preserve">SAFEPROCESS 2022 - 11th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Pafos, Cyprus. pp.248-253, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650833v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03741051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of Unknown Aerodynamic Forces of an AWE System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6634,113 +6768,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2021 - 9th International Airborne Wind Energy Conference (AWEC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Real-Time Optimization Algorithm for the Revenue Assessment of a Vehicle-To-Grid System in Presence of Wear Cost Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6759,204 +6893,204 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2022 - 14th International Conference of TC-Electrimacs Committee</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03663327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Information Model Predictive Control for Pursuit-evasion Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9683016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03412855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiting discharge cycles numbers for plug-in electric vehicles in bidirectional smart charging algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6978,1028 +7112,1028 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Leader based Trajectory Generation of UAV Formation for Visual Area Coverage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouther Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilton Tnunay</w:t>
+                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
+              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Cambridge, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03359203v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reachability-Based Approach to Design Interval State Observers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Smooth Visual-Coverage Path Planning for Escort Missions using UAVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouther Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilton Tnunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2020 - 24th International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.06.181⟩</w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059278v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Obstacles Avoidance Using Nonlinear Model Predictive Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Pursuit-evasion Games Based on Game-theoretic and Model Predictive Control Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCAD 2021 - 5th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410202v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pursuit-evasion Games Based on Game-theoretic and Model Predictive Control Algorithms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Dynamic Obstacles Avoidance Using Nonlinear Model Predictive Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2021 - 5th International Conference on Control, Automation and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412852v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172922v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power management in multi-microgrid system based on energy routers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8008,682 +8142,682 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial and Full Order Interval Unknown Input State Estimators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Raissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT 2020 - 7th International Conference on Control, Decision and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Prague, Czech Republic. pp.568-574, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT49905.2020.9263952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of Hybridization of Power sources for Ancillary Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Mesnage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution representation with limited hosting capacities: A comparison between MSD and IEED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust hybrid control of parallel inverters for accurate power-sharing in microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh-Cong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoc-Tuan Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2020 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Buenos Aires, Argentina. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT45562.2020.9067116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pursuit-evasion Game for Nonholonomic Mobile Robots With Obstacle Avoidance using NMPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2020 - 28th Mediterranean Conference on Control and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Saint-Raphaël, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MED48518.2020.9182862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Take-off and landing of an AWE system using a multicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Schanen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8701,1111 +8835,1111 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2020 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Denver (online), United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC45564.2020.9148035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RobotMe: A drone platform for control education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rattena Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Carriquiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2019 - 45th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbonne, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2019.8927551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity issues in Lebanon: Let the people talk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAEECE 2019 - Sixth International Conference on Technological Advances in Electrical, Electronics and Computer Engineering TAEECE2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Curve Analysis Of On-ground Airborne Wind Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2019.8755195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Microgrids and Their Future Trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouthar Melizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Melbourne, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2019.8754952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sizing Of Battery Energy Storage System For An Islaned Microgrid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pham Minh Cong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tran Quoc Tuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luu Ngoc An</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An economic study of control strategies for microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beyrouth, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escort evolutionary game dynamics application on a distribution system with PV, BSS and EVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2018 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency Control Using V2G and Synchronous Power Controller based HVDC Links in Presence of Wind and PV Units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ritu Raj Shrivastwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjoy Debbarma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Washington, DC, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2018.8591744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-flight estimation of the aerodynamic characteristics of a Magnus effect-based airborne wind energy system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2018 - International Conference on Renewable Energies for Developing countries (REDEC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Beyrouth, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2018.8598022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01895342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Control of Magnus Effect-Based AWE Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9820,320 +9954,320 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
+                <w:t xml:space="preserve">A Study on Wind Power Evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysoline Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644378v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on Wind Power Evolutions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aissa Saidi</w:t>
+                <w:t xml:space="preserve">AWE Systems in an Innovation Course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AWEC 2017 - 7th International Airborne Wind Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644370v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of a Magnus effect-based airborne wind energy system in crosswind maneuvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashank Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,113 +10282,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online forecasting of electrical load for distributed management of plug-in electric vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baoling Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10263,1916 +10397,1916 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An application of a centralized model predictive control on microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPEC 2016 - IEEE Electrical Power and Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the most convenient Mixed Strategies in a Mixed Strategist Dynamics Approach for Load Management of Electric Vehicle Fleets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal centralized control application on microgrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Rafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REDEC 2016 - International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/REDEC.2016.7577549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of an airborne wind energy system with a Magnus effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7526142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of low sampling non intrusive load dis-aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustav Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Debusschere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geert Jan Dirven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2016 - 42nd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Florence, Italy. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Obeid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the economic profit of a vehicle-to-grid strategy for current unbalance minimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.2628-2635, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Management and Integration of Electric Vehicles to the grid: Dynamic Programming and Game Theory Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle-Villamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séville, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Strategist Dynamics Application to Electrical Vehicle Distributed Load Scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle-Villamil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vanina Pirsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2015 - 41st Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Day-ahead Centralized Unit Commitment Algorithm for A Multi-agent Smart Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federated Conference on Computer Science and Information Systems (FedCSIS 2015) - 4th International Workshop on Smart Energy Networks &amp; Multi-Agent Systems (SEN MAS 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lodz, Poland. pp.257-263</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plug-in Electric Vehicle Collaborative Charging for Current Unbalance Minimization: Ant System Optimization Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Riu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séville, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed cooperative control framework of a cryogenic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Bonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bonnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.179-186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icit.2015.7125096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded Control of a General Extended Chained Form Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01067123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A distributed cooperative control scheme with optimal priority assignment and stability assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.11703-11708, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.00093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kite Generator System: Grid Integration and Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+                <w:t xml:space="preserve">Voltage support by optimal integration of Plug-in Hybrid Electric Vehicles to a Residential Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048798⟩</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7049169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064276v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage support by optimal integration of Plug-in Hybrid Electric Vehicles to a Residential Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Kite Generator System: Grid Integration and Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2014 - 40th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Dallas, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7049169⟩</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2014.7048798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01064279v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration Optimale des Véhicules Électriques Hybrides Rechargeables dans un Réseau Résidentiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12187,87 +12321,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE 2014 - Journées des Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Saint-Louis, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reverse pumping: theory and experimental validation on a multi-kites system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12282,606 +12416,606 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSTCC 2013 - 17th International Conference on System Theory, Control and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Sinaia, Romania. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kite Generator System Periodic Motion Planning Via Virtual Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013 - 39th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6699387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Housing Peak Shaving (HPS) algorithms with Plug-in Hybrid Electric Vehicles (PHEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Alamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Saudi Arabia Smart Grid 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Jeddah, Saudi Arabia. pp.1-6</w:t>
+              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. Paper TuB13.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00936855v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer-based control of a tethered wing wind power system: indoor real-time experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of Housing Peak Shaving (HPS) algorithms with Plug-in Hybrid Electric Vehicles (PHEVs): Impacts on the Aging Rate of Low Voltage Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turker Harun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2013 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Washington, DC, United States. Paper TuB13.2</w:t>
+              <w:t xml:space="preserve">Saudi Arabia Smart Grid 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Jeddah, Saudi Arabia. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784150v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00936855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum seeking control techniques applied to photovoltaic systems with multimodal power curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Nwesaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRERA 2013 - International Conference on Renewable Energy Research and Applications (ICRERA 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Madrid, Spain. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy production control of an experimental kite system in presence of wind gusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2013 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Housing Peak Shaving Algorithm (HPSA) with Plug-in Hybrid Electric Vehicles (PHEVs): Vehicle-to-Home (V2H) and Vehicle-to-Grid (V2G) concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turker Harun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12896,420 +13030,420 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PowerENG 2013 - 4th International Conference on Power Engineering, Energy and Electrical Drives (IEEE PowerENG 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging of Plug-In Hybrid Electric Vehicles (PHEVs) on the Residential Electric Grid Regarding the Voltage Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEVC 2013 - 2013 IEEE International Electric Vehicle Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Santa Clara, CA, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEVC.2013.6681154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00932009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 1:1 prototype of power generation system based upon cross-flow water turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Industrial Electronics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1414-1418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Programming for Optimal Integration of Plug-in Hybrid Electric Vehicles (PHEV s) in Residential Electric Grid Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Altitude Wind Power Systems: A Survey on Flexible Power Kites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13324,316 +13458,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2012 - XXth International Conference on Electrical Machines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Marseille, France. pp.2083-2089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging Rate of Low Voltage Transformer for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Modelling of System Components for Vehicle-to-Grid (V2G) and Vehicle-to-Home (V2H) Applications with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0226</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665547v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of System Components for Vehicle-to-Grid (V2G) and Vehicle-to-Home (V2H) Applications with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Aging Rate of Low Voltage Transformer for a High Penetration of Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0228</w:t>
+              <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00665563v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on a pumping wave energy conversion system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio-Camilo Murillo-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13648,325 +13782,325 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIE 2012 - 21st IEEE International Symposium on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.n/a</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00695613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A tool of Vehicle-to-Grid (V2G) concept for voltage plan control of residential electric grid areas with Plug-in Hybrid Electric Vehicles (PHEVs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Hauck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2012 - 38th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Montréal, Canada. pp.2883-2888, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rule-Based Algorithm for Plug-in Hybrid Electric Vehicles (PHEVs) Integration in Residential Electric Grid Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harun Turker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISGT 2012 - 3rd IEEE PES Conference on Innovative Smart Grid Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Washington, DC, United States. pp.2012ISGT0467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a wind power system based on a tethered wing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rogelio Jr Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13981,191 +14115,191 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGNCA 2012 - IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-connected Kite Generator System: Electrical Variables Control with MPPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2011 - 37th Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power Maximization of a Closed-orbit Kite Generator System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14180,73 +14314,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation et commande par retour d'état d'un procédé de bacs communicants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14262,699 +14396,699 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2011 - 9ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Distributed NMPC Control Structure for partially cooperative systems under limited information sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haiyang Ding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global stabilization of a four rotor helicopter with bounded inputs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2007 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, San Diego, Californie, United States. pp.129-134, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2007.4399323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude stabilization: Application on four-rotor helicopter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA 2007 - IEEE International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">POSTA 2006 - IEEE Symposium on Positive Systems, Theory and Applications, POSTA'06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the pvtol aircraft using the sum of saturating functions scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Positive Systems : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constrained minimum time oriented stabilization of extended chained form systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Alamir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of nonlinear stabilization of multiple integrators with bounded controls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2005 - 16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14964,51 +15098,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Optimization-Based Model for Smart Charging of PEV Under Multiple Uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Ahmadigorji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15040,303 +15174,303 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electric Vehicle Integration via Smart Charging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.169-199, 2022, Green Energy and Technology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-05909-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Magnus Effect-Based Airborne Wind Energy System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bellemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roland Schmehl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Airborne Wind Energy. Advances in Technology Development and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.277-301, 2018, Green Energy and Technology, 978-981-10-1946-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-1947-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01759173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further results on global stabilization of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Kendoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Castillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C. Commault and N. Marchand (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Positive Systems. Proceedings of the Second Multidisciplinary International Symposium on Positive Systems : Theory and Applications POSTA 06</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, p. 303-310, 2006, Lecture Notes in Control and Information Sciences LNCIS 341. ISBN : 3-540-34771-2, 978-3-540-34771-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00068181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15346,65 +15480,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid Optimal Integration of Electric Vehicles: Examples with Matlab Implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15412,51 +15546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2018, 978-3-319-73176-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15466,51 +15600,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif volant à décollage vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15519,51 +15653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: WO2022/008437A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15573,105 +15707,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-conventional energy systems: Modeling, control and integration to power grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatic. Grenoble 1 UGA - Université Grenoble Alpe, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01651092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId348"/>
+      <w:footerReference w:type="default" r:id="rId350"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15818,51 +15952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>