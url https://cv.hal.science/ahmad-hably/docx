--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -1132,248 +1132,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mukhtar Sani</w:t>
+                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Dumon</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Raïssi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04050443v1</w:t>
+                <w:t xml:space="preserve">hal-03996649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State and unknown input set-valued estimation for uncertain linear discrete-time systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
+                <w:t xml:space="preserve">Real-time Game-theoretic Model Predictive Control for Differential Game of Target Defense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tarek Raïssi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 237 (4), pp.571-584. </w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (5), pp.3343-3355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09596518231153316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/asjc.3087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03996649v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-based neural learning for quadrotor control</w:t>
               </w:r>
@@ -4819,77 +4819,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time Dynamic Obstacle Avoidance For A Non-holonomic Mobile Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,77 +5057,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on the control of differential game of target defense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5674,295 +5674,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03775528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
+                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Labonne</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
+              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03775547v1</w:t>
+                <w:t xml:space="preserve">hal-03658903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive smart charging of plug-in electric vehicles for parking fleet scenario with modular converters</w:t>
+                <w:t xml:space="preserve">Smart charging analysis for a service provider in mini parking lots by considering the V2V protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reza Razi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRED Porto Workshop 2022 E-mobility and power distribution systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">IECON 2022 - 48th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Bruxelles, Belgium. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/icp.2022.0831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON49645.2022.9968558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658903v1</w:t>
+                <w:t xml:space="preserve">hal-03775547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Charging Strategy for Electric Vehicles Using an Optimized Fuzzy Logic System</w:t>
               </w:r>
@@ -6929,64 +6929,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limited Information Model Predictive Control for Pursuit-evasion Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7492,64 +7492,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pursuit-evasion Games Based on Game-theoretic and Model Predictive Control Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7587,64 +7587,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Obstacles Avoidance Using Nonlinear Model Predictive Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7685,399 +7685,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majid Mehrasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baoling Guo</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
+              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual ), Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON48115.2021.9589039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172922v1</w:t>
+                <w:t xml:space="preserve">hal-03410205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Management of a Smart Vehicle-to-Grid (V2G) System Using Fuzzy Logic Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Gholami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mehrasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2021 - 47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toronto (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03410205v1</w:t>
+                <w:t xml:space="preserve">hal-03410200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient control strategy for the hybrid wind-battery system to improve battery performance and lifetime</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smart charging impact on electric vehicles in presence of photovoltaics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baoling Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th Annual Conference of the IEEE Industrial Electronics Society (IES)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICIT 2021 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Valencia (virtual), Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT46573.2021.9453600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03410200v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power management in multi-microgrid system based on energy routers</w:t>
               </w:r>
@@ -8669,64 +8669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pursuit-evasion Game for Nonholonomic Mobile Robots With Obstacle Avoidance using NMPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mukhtar Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11052,261 +11052,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khaled Hajar</w:t>
+                <w:t xml:space="preserve">Assessing the economic profit of a vehicle-to-grid strategy for current unbalance minimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seddik Bacha</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
+              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.2628-2635, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01241271v1</w:t>
+                <w:t xml:space="preserve">hal-01110022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the economic profit of a vehicle-to-grid strategy for current unbalance minimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Alberto Fernandez Orjuela</w:t>
+                <w:t xml:space="preserve">Optimization of a microgrid with renewable energy and distributed generation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Hajar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Elrafhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Obeid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2015 - IEEE International Conference on Industrial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Séville, Spain. pp.2628-2635, </w:t>
+              <w:t xml:space="preserve">ICSTCC 2015 - 19th International Conference on System Theory, Control and Computing- Joint Conference SINTES 19, SACCS 15, SIMSIS 19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cheile Gradistei, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIT.2015.7125485⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2015.7321369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110022v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Management and Integration of Electric Vehicles to the grid: Dynamic Programming and Game Theory Approach</w:t>
               </w:r>
@@ -11526,51 +11526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Day-ahead Centralized Unit Commitment Algorithm for A Multi-agent Smart Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Hajjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12772,51 +12772,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremum seeking control techniques applied to photovoltaic systems with multimodal power curves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed Nwesaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Hably</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13209,51 +13209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulian Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoneta Iuliana Bratcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seddik Bacha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15952,51 +15952,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05096557v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Susbielle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2025.3554378" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367307v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40435-025-01912-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Ahmadigorji" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mehrasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labonne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2025.3547034" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297699v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakeye Azaki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Offermann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2026.100411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3464569" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethan Niddam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Cuvillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Durand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Querry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2024.3434928" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597177v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ra&#239;ssi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2024.3405376" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940106v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Hajar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Gholami" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTE.2023.3318378" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596518231153316" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mukhtar Sani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3087" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140469v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Carvalho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10514-023-10115-7" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilton Tnunay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouther Moussa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math11122621" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609086v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105168" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03779829v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Ayachi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Schanen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswa.2022.200124" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328323v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.G006099" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016035v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baoling Guo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Boudinet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.2981571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3065010" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Iman-Eini" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Hamzeh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/rpg2.12298" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140985v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Reza Razi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Cong" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuan Tran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2020.2997516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059259v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-cta.2019.0004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustav Basu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Debusschere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danny van Delft" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2016.12.006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514094v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik M Bacha" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo M Ramos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Hossain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2615042" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259851v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Alberto Fernandez Orjuela" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2516975" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331673v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Paupert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/JESA.49.271-298" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahangir Hossain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abel. Mahmud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Milano" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2502618" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009660v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Turker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2013.2292066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064281v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Ramos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rumeau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2336638" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873094v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ahmed" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2013.2260364" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800363v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2012.2193423" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568075v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Lesecq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2011.04.004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396331v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502224v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olayo Reynaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alaoui" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC57313.2025.11312163" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC63710.2025.11107713" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05021722v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Arpa Perozo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756185v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638328v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nadhir Daoud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Seddik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Ben Jabeur" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792355v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hobeika" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Seif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Tawil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Matta" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Eid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638320v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153577v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130943v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS57906.2023.10156617" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153630v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178258" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218030v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD55197.2022.9853858" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705735v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775528v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968761" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658903v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0831" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON49645.2022.9968558" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781187v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981557v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CISTEM55808.2022.10043874" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781172v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650833v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS54217.2022.9836058" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741051v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.137" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705717v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663327v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412855v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9683016" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410199v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589844" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589446" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.06.181" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589197" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412852v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410202v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589658" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410205v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON48115.2021.9589039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410200v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172922v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT46573.2021.9453600" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh-Cong Pham" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Tuan Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067200" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059268v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Raissi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT49905.2020.9263952" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398826v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ritu Raj Shrivastwa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mesnage" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Guillaume" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067178" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398827v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067274" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT45562.2020.9067116" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877187v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED48518.2020.9182862" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877182v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC45564.2020.9148035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398822v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rattena Tang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Carriquiry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2019.8927551" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398823v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973326v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashank Gupta" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8755195" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973205v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Melizi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2019.8754952" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895350v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Quoc Tuan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luu Ngoc An" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591391" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895346v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Elrafhi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598121" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352436" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895352v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjoy Debbarma" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591744" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895342v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Schmidt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2018.8598022" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644366v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Aliouat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ysoline Lopez" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Payan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Saidi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644378v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Catel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Samuel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514058v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323253v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577557" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385578v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Obeid" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385564v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323250v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Rafhi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/REDEC.2016.7577549" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272253v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Smith" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7526142" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geert Jan Dirven" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793294" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110022v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoneta Iuliana Bratcu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125485" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241271v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2015.7321369" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135579v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125492" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241276v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vanina Pirsan" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392588" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170063v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Hajjar" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134614v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2015.7125494" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134613v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Ding" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bonne" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bonnay" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2015.7125096" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01067123v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949668v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.00093" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064279v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7049169" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064276v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2014.7048798" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005318v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873243v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Jr Lozano" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873092v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ahmed" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6699387" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784150v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936855v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turker Harun" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873027v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed Nwesaty" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873096v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696701" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796944v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932009v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEVC.2013.6681154" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729159v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Hauck" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Munteanu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798107v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389428" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733723v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665563v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665547v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695613v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio-Camilo Murillo-Cruz" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799639v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389437" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665553v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681823v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619324v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119814" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619320v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631726v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523679v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158105v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2007.4399323" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124332v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023003v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Kendoul" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo Garcia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396342v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396340v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775561v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-05909-4_8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759173v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellemain" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-1947-0_12" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068181v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Castillo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973348v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04918614v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01651092v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>