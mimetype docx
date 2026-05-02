--- v0 (2026-03-25)
+++ v1 (2026-05-02)
@@ -1309,295 +1309,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03488434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural and water source and bio-fertilizer -Hydrothermal carbonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Tamosiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 733, pp.139314. </w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060287v1</w:t>
+                <w:t xml:space="preserve">hal-02634727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural and water source and bio-fertilizer -Hydrothermal carbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Kinigopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 733, pp.139314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634727v1</w:t>
+                <w:t xml:space="preserve">hal-03060287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of olive mill waste-based biochars in agriculture: Impact on soil properties, enzymatic activities and tomato growth</w:t>
               </w:r>
@@ -1730,90 +1730,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential for Production of Biochar-Based Fertilizers from Olive Mill Waste in Mediterranean Basin Countries: An Initial Assessment for Spain, Tunisia, and Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evan A. N. Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasiliki Kinigopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charalampos Doulgeris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (15), pp.6081. </w:t>
@@ -2965,51 +2965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Akkouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Madi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aissani-Benissad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Abdulraqeb Ahmed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hadroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El-Bassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9030085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04161120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Abou Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Belkessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.143710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ben Harharah Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan A. N. Marks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.61" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azzaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mlayah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bargaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Akrout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08907-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ibn Ferjani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kinigopoulou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Doulgeris" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan a N Marks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12156081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouzaza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7698-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Azzaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Assadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-88449-5.00015-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128148938000079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00007-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Akkouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Madi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aissani-Benissad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Abdulraqeb Ahmed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hadroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El-Bassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9030085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04161120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Abou Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Belkessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.143710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ben Harharah Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan A. N. Marks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.61" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azzaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mlayah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bargaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Akrout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08907-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ibn Ferjani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kinigopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Doulgeris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan a N Marks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12156081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouzaza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7698-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Azzaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Assadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-88449-5.00015-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128148938000079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00007-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>