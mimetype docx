--- v1 (2026-05-02)
+++ v2 (2026-05-28)
@@ -1175,1091 +1175,1091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03402945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenaf stems: Thermal characterization and conversion for biofuel and biochar production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrochars production, characterization and application for wastewater treatment: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camélia Matei Ghimbeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116654⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127, pp.109882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03488434v1</w:t>
+                <w:t xml:space="preserve">hal-03060267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+                <w:t xml:space="preserve">Kenaf stems: Thermal characterization and conversion for biofuel and biochar production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besma Khiari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Ghouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ibn Ferjani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 262, pp.116654 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2019.116654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634727v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03488434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural and water source and bio-fertilizer -Hydrothermal carbonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural water source and bio-fertilizer. Biofuel production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Tamosiunas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Berrich Betouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139314⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 149, pp.716-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.12.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060287v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of olive mill waste-based biochars in agriculture: Impact on soil properties, enzymatic activities and tomato growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olive mill wastewater: From a pollutant to green fuels, agricultural and water source and bio-fertilizer -Hydrothermal carbonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evan a N Marks</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mejdi Jeguirim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Kinigopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Lorène Goddard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 755, pp.142531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142531⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 733, pp.139314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.139314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03060329v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for Production of Biochar-Based Fertilizers from Olive Mill Waste in Mediterranean Basin Countries: An Initial Assessment for Spain, Tunisia, and Greece</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vasiliki Kinigopoulou</w:t>
+                <w:t xml:space="preserve">Application of olive mill waste-based biochars in agriculture: Impact on soil properties, enzymatic activities and tomato growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila El-Bassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Charalampos Doulgeris</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan a N Marks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (15), pp.6081. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 755, pp.142531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12156081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.142531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926927v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrochars production, characterization and application for wastewater treatment: A review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential for Production of Biochar-Based Fertilizers from Olive Mill Waste in Mediterranean Basin Countries: An Initial Assessment for Spain, Tunisia, and Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan A. N. Marks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Kinigopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charalampos Doulgeris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127, pp.109882. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (15), pp.6081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2020.109882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12156081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060267v1</w:t>
+                <w:t xml:space="preserve">hal-02926927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discoloration of simulated textile effluent in continuous photoreactor using immobilized titanium dioxide: Effect of zinc and sodium chloride</w:t>
+                <w:t xml:space="preserve">Dynamic investigations on cationic dye desorption from chemically modified lignocellulosic material using a low-cost eluent Dye recovery and anodic oxidation efficiencies of the desorbed solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Jellali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanene Akrout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Bouzaza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latifa Bousselmi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.01.032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 201, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01774415v1</w:t>
+                <w:t xml:space="preserve">hal-01902026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic investigations on cationic dye desorption from chemically modified lignocellulosic material using a low-cost eluent Dye recovery and anodic oxidation efficiencies of the desorbed solutions</w:t>
+                <w:t xml:space="preserve">Discoloration of simulated textile effluent in continuous photoreactor using immobilized titanium dioxide: Effect of zinc and sodium chloride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Azzaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Jellali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Bouzaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Bousselmi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dominique Wolbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 201, pp.28-38. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 358, pp.111-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2018.08.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2018.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902026v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a cationic dye removal by a chemically modified agriculture by-product using response surface methodology: biomasses characterization and adsorption properties</w:t>
               </w:r>
@@ -2297,51 +2297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanene Akrout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Amine Assadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Bousselmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 24 (11), pp.9831-9846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2965,51 +2965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Akkouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Madi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aissani-Benissad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Abdulraqeb Ahmed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hadroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El-Bassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9030085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04161120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Abou Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Belkessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.143710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ben Harharah Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan A. N. Marks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.61" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azzaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mlayah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bargaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Akrout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08907-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488434v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ibn Ferjani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116654" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kinigopoulou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Doulgeris" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139314" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060329v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan a N Marks" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142531" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12156081" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060267v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109882" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774415v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouzaza" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.032" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7698-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Azzaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Assadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-88449-5.00015-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128148938000079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00007-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420379v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Akkouche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Madi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Aissani-Benissad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fekri Abdulraqeb Ahmed Ali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Aymen Assadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering12111230" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05302861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Hadroug" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila El-Bassi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellali" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Azzaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mejdi Jeguirim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems9030085" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04161120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wala Abou Saoud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacer Belkessa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rochas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Mezino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2023.143710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868674v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cam&#233;lia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Jellai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10020231" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331070v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Ben Harharah Hamed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atef El Jery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Khezami" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal11070855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371828v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan A. N. Marks" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.61" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977962v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Azzaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmi Hamdi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Mlayah" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w13020164" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402945v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bargaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Akrout" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08907-w" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060267v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Khiari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2020.109882" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03488434v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Ghouma" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ibn Ferjani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2019.116654" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634727v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Lor&#232;ne Goddard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Tamosiunas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Berrich Betouche" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.12.079" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Kinigopoulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charalampos Doulgeris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139314" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan a N Marks" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.142531" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926927v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12156081" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01902026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Amine Assadi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Bousselmi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.08.023" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Bouzaza" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Wolbert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2018.01.032" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01518037v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7698-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639707v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Azzaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Assadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-88449-5.00015-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328139v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia Matei Ghimbeu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Limousy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_28" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047782v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Labaki" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9780128148938000079" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814893-8.00007-9" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>