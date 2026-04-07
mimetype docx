--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1484,213 +1484,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03950249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized FPGA design of inverse quantization and transform for HEVC decoding blocks and validation in an SW/HW environment</w:t>
+                <w:t xml:space="preserve">High-Level Synthesis Of Inverse Quantization And Transform Block For HEVC Decoder On FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kammoun</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (3), pp.1924-1928</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02518425v1</w:t>
+                <w:t xml:space="preserve">hal-02518373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Synthesis Of Inverse Quantization And Transform Block For HEVC Decoder On FPGA</w:t>
+                <w:t xml:space="preserve">An optimized FPGA design of inverse quantization and transform for HEVC decoding blocks and validation in an SW/HW environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/elk-1910-122⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02518373v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t>
               </w:r>
@@ -1823,51 +1823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,235 +1895,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-based implementation of intra prediction module for HEVC decoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kammoun Manel</w:t>
+                <w:t xml:space="preserve">Case study of an HEVC decoder application using high-level synthesis: intraprediction, dequantization, and inverse transform blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35940/ijrte.F2440.078219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (03), pp.033010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.28.3.033010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299843v1</w:t>
+                <w:t xml:space="preserve">hal-02299844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study of an HEVC decoder application using high-level synthesis: intraprediction, dequantization, and inverse transform blocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Kammoun</w:t>
+                <w:t xml:space="preserve">FPGA-based implementation of intra prediction module for HEVC decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammoun Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (03), pp.033010. </w:t>
+              <w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (2), pp.6130-6137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.28.3.033010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.35940/ijrte.F2440.078219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02299844v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative Study of Sorting Algorithms with FPGA Acceleration by High Level Synthesis</w:t>
               </w:r>
@@ -2347,51 +2347,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manel Kammoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4060,260 +4060,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AN OPTIMIZED HARDWARE ARCHITECTURE OF 4×4, 8×8, 16×16 AND 32×32 INVERSE TRANSFORM FOR HEVC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maamouri Emna</w:t>
+                <w:t xml:space="preserve">Reduction of impulsive noise in color image using an Adaptive Vector Distance Directional Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abid Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATSIP: INTERNATIONAL CONFERENCE on ADVANCED TECHNOLOGIES FOR SIGNAL&amp; IMAGE PROCESSING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305179v1</w:t>
+                <w:t xml:space="preserve">hal-01305356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of impulsive noise in color image using an Adaptive Vector Distance Directional Filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Boudabous</w:t>
+                <w:t xml:space="preserve">AN OPTIMIZED HARDWARE ARCHITECTURE OF 4×4, 8×8, 16×16 AND 32×32 INVERSE TRANSFORM FOR HEVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammoun Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamouri Emna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATSIP: INTERNATIONAL CONFERENCE on ADVANCED TECHNOLOGIES FOR SIGNAL&amp; IMAGE PROCESSING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305356v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient hardware architecture for interpolation filter of HEVC decoder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammoun Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4585,51 +4585,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimized hardware architecture for intra prediction for HEVC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammoun Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Space Exploration on Heterogeneous SoC: The H.264 encoder case-study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mokhtar Bouain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabie Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4819,51 +4819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN EFFICIENT ARCHITECTURE VLSI FOR 4×4 INTRA PREDICTION IN HEVC STANDARD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kammoun Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,252 +5155,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HW/SW TQ/IQT design for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hervé Levi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS: International Conference on Electronics, Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306342v1</w:t>
+                <w:t xml:space="preserve">hal-01306339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW TQ/IQT design for H.264/AVC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Gal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Levi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS: International Conference on Electronics, Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306339v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t>
               </w:r>
@@ -5425,51 +5425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5546,51 +5546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,521 +5622,521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient pipeline execution of H.264/AVC intra 4×4 frame design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smaoui Salima</w:t>
+                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585524⟩</w:t>
+              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 121-124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306371v1</w:t>
+                <w:t xml:space="preserve">hal-00463175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of varying processor number for H264 in FPGA platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feki Oussama</w:t>
+                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585523⟩</w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 341-344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306348v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moez Kthiri</w:t>
+                <w:t xml:space="preserve">An efficient pipeline execution of H.264/AVC intra 4×4 frame design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smaoui Salima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t>
+              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, amman, Jordan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534913v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudabous</w:t>
+                <w:t xml:space="preserve">Impact of varying processor number for H264 in FPGA platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feki Oussama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 121-124, </w:t>
+              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, amman, Jordan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2010.5585523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00463175v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware Implementation And Experiment Validation Of The Vddrhf Color Image Filter</w:t>
               </w:r>
@@ -6484,278 +6484,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522140v1</w:t>
+                <w:t xml:space="preserve">hal-00534912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t>
+              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534912v1</w:t>
+                <w:t xml:space="preserve">hal-00522140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of fast block matching algorithm in FPGA for H.264/AVC</w:t>
               </w:r>
@@ -7103,276 +7103,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient FPGA parallel Architecture for H.264/AVC Intra Prediction Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
+                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306404v1</w:t>
+                <w:t xml:space="preserve">hal-00315733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudabous</w:t>
+                <w:t xml:space="preserve">An Efficient FPGA parallel Architecture for H.264/AVC Intra Prediction Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, tunis, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00342695v1</w:t>
+                <w:t xml:space="preserve">hal-01306404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
+                <w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
@@ -7403,73 +7394,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315733v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Hardware Architecture Design for H.264/AVC intra 4X4 Algorithm</w:t>
               </w:r>
@@ -7579,338 +7579,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation de la chaîne de codage de la norme H.264 sur un processeur embarqué</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Imen Werda</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306406v1</w:t>
+                <w:t xml:space="preserve">hal-00315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implantation de la chaîne de codage de la norme H.264 sur un processeur embarqué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taheni Damak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Werda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">GEI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315721v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
+                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315729v1</w:t>
+                <w:t xml:space="preserve">hal-00315721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t>
               </w:r>
@@ -8020,252 +8020,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW FPGA Architecture for a Flexible Motion Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'usage des processeurs softcore et de Linux pour la conception des systèmes embarqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315731v1</w:t>
+                <w:t xml:space="preserve">hal-00315727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'usage des processeurs softcore et de Linux pour la conception des systèmes embarqués</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HW/SW FPGA Architecture for a Flexible Motion Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp 30-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315727v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A configurable HW/SW Plateform for Video Application</w:t>
               </w:r>
@@ -8470,282 +8470,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Comparative de deux Processeurs Softcores NIOS II et LEON 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306422v1</w:t>
+                <w:t xml:space="preserve">hal-01306421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative de deux Processeurs Softcores NIOS II et LEON 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCECE.2006.277632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306421v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and implementation on FPGA of the DCT/IDCT algorithm</w:t>
               </w:r>
@@ -8842,260 +8842,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
+              <w:t xml:space="preserve">IP-SOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315715v1</w:t>
+                <w:t xml:space="preserve">hal-01306423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-SOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306423v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00315715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
               </w:r>
@@ -9120,51 +9120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9882,51 +9882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C437433A"/>
+    <w:nsid w:val="F76B2E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10113,51 +10113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>