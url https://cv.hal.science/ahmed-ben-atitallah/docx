--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -748,317 +748,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Real-Time Impulse Noise Removal Method Applied to Chest X-ray Images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An FPGA Design for Real-Time Image Denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (11), pp.2738. </w:t>
+              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (2), pp.803-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/diagnostics12112738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/csse.2022.024393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950288v1</w:t>
+                <w:t xml:space="preserve">hal-03950270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Design for Real-Time Image Denoising</w:t>
+                <w:t xml:space="preserve">A New Adaptive Filter to Remove Impulsive Noise in Color Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 43 (2), pp.803-816. </w:t>
+              <w:t xml:space="preserve">IEEJ Transactions on Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (7), pp.1048-1053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.32604/csse.2022.024393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/tee.23594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950270v1</w:t>
+                <w:t xml:space="preserve">hal-03950279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Filter to Remove Impulsive Noise in Color Images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Real-Time Impulse Noise Removal Method Applied to Chest X-ray Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasr Rashid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Albekairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Kaaniche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEJ Transactions on Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (7), pp.1048-1053. </w:t>
+              <w:t xml:space="preserve">Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (11), pp.2738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tee.23594⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/diagnostics12112738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03950279v1</w:t>
+                <w:t xml:space="preserve">hal-03950288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified FPGA Design for the HEVC Dequantization and Inverse Transform Modules</w:t>
               </w:r>
@@ -4263,226 +4263,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient hardware architecture for interpolation filter of HEVC decoder</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kammoun Manel</w:t>
+                <w:t xml:space="preserve">A New Adaptive Vector Median Rational Hybrid Filter for Impulsive Noise Suppression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abid Imen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305358v1</w:t>
+                <w:t xml:space="preserve">hal-01306399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Adaptive Vector Median Rational Hybrid Filter for Impulsive Noise Suppression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anis Boudabous</w:t>
+                <w:t xml:space="preserve">An efficient hardware architecture for interpolation filter of HEVC decoder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kammoun Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2015.7348111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306399v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t>
               </w:r>
@@ -6484,278 +6484,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00463882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Kthiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t>
+              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00534912v1</w:t>
+                <w:t xml:space="preserve">hal-00522140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t>
+              <w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00522140v1</w:t>
+                <w:t xml:space="preserve">hal-00534912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware implementation of fast block matching algorithm in FPGA for H.264/AVC</w:t>
               </w:r>
@@ -7103,267 +7103,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Boudabous</w:t>
+                <w:t xml:space="preserve">An Efficient FPGA parallel Architecture for H.264/AVC Intra Prediction Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Loukil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">, May 2008, tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315733v1</w:t>
+                <w:t xml:space="preserve">hal-01306404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient FPGA parallel Architecture for H.264/AVC Intra Prediction Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassen Loukil</w:t>
+                <w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp 1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743773⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306404v1</w:t>
+                <w:t xml:space="preserve">hal-00342695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t>
+                <w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boudabous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
@@ -7394,82 +7403,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">L. Khriji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743773⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00342695v1</w:t>
+                <w:t xml:space="preserve">hal-00315733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Hardware Architecture Design for H.264/AVC intra 4X4 Algorithm</w:t>
               </w:r>
@@ -7579,135 +7579,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00349249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
+                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315729v1</w:t>
+                <w:t xml:space="preserve">hal-00315721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implantation de la chaîne de codage de la norme H.264 sur un processeur embarqué</w:t>
               </w:r>
@@ -7795,122 +7782,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t>
+                <w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lévi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t>
+              <w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00315721v1</w:t>
+                <w:t xml:space="preserve">hal-00315729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t>
               </w:r>
@@ -8470,282 +8470,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative de deux Processeurs Softcores NIOS II et LEON 3</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JTEA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, ottawa, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCECE.2006.277632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306421v1</w:t>
+                <w:t xml:space="preserve">hal-01306422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude Comparative de deux Processeurs Softcores NIOS II et LEON 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Souissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Nouel</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306422v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization and implementation on FPGA of the DCT/IDCT algorithm</w:t>
               </w:r>
@@ -8842,260 +8842,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00315717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Kadionik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Nouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dondon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IP-SOC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01306423v1</w:t>
+                <w:t xml:space="preserve">hal-00315715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Kadionik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ghozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t>
+              <w:t xml:space="preserve">IP-SOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00315715v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t>
               </w:r>
@@ -9120,51 +9120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Nouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Atitallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dondon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CETSIS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2005, Nancy, France. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9882,51 +9882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F76B2E89"/>
+    <w:nsid w:val="B62E6517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10113,51 +10113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>