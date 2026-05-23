--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,9827 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9776 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed Ben Atitallah </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmed-ben-atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2121-4417</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">124941141</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=0fn_DloAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ahmed Ben Atitallah received his Ph.D. degree in Electronics from the University of Bordeaux1 in 2007, France and the HDR Degree in 2013. He is currently an Associate Professor in Electronics at College of Engineering, Jouf University, Kingdom of Saudi Arabia. His main research activities are focused on image and video processing, Algorithm-Architecture Matching, Artificial Intelligence, SoC/SoPC architecture.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging Brain Segmentation Using Bi-Directional Convolutional Long Short-Term Memory U-Net With Densely Connected Convolutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meshari Alanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turki Alanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.75847-75860. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2025.3562132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design technique to mitigate unwanted coupling in densely packed radiating elements of an antenna array for electronic devices and wireless communication systems operating in the millimeter-wave band</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Benetatos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.154464. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2022.154464⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metasurface-Inspired Flexible Wearable MIMO Antenna Array for Wireless Body Area Network Applications and Biomedical Telemetry Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Althuwayb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alibakhshikenari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bal Virdee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11, pp.1039-1056. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2022.3233388⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Real-Time High-Density Impulsive Noise Removal Method Applied to Medical Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turki Alanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albekairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Sahbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (10), pp.1709. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/DIAGNOSTICS13101709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Real-Time Impulse Noise Removal Method Applied to Chest X-ray Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasr Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Berriri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Albekairi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Kaaniche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (11), pp.2738. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics12112738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Design for Real-Time Image Denoising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Systems Science &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 43 (2), pp.803-816. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/csse.2022.024393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Filter to Remove Impulsive Noise in Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEJ Transactions on Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 17 (7), pp.1048-1053. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/tee.23594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified FPGA Design for the HEVC Dequantization and Inverse Transform Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turki M. Alanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.4319-4335. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.022988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new implementation of the MPPT based raspberry Pi embedded board for partially shaded photovoltaic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Fathy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Yousri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegazy Rezk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mujahed Al-Dhaifallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8, pp.5603-5619. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.egyr.2022.04.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hardware architecture of the adaptive vector median filter and validation in a hardware/software environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 49 (8), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATSIP49331.2020.9231677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized SW/HW AVMF Design Based on High-Level Synthesis Flow for Color Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turki M. Alanazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Abid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.2925-2943. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2021.017575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Level Synthesis Of Inverse Quantization And Transform Block For HEVC Decoder On FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (3), pp.1924-1928</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized FPGA design of inverse quantization and transform for HEVC decoding blocks and validation in an SW/HW environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turkish Journal of Electrical Engineering and Computer Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3906/elk-1910-122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA comparative study of high-level and low-level combined designs for HEVC intra, inverse quantization, and IDCT/IDST 2D modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study of an HEVC decoder application using high-level synthesis: intraprediction, dequantization, and inverse transform blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Mohamed Abedallah Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (03), pp.033010. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JEI.28.3.033010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA-based implementation of intra prediction module for HEVC decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammoun Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (2), pp.6130-6137. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.F2440.078219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative Study of Sorting Algorithms with FPGA Acceleration by High Level Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yomna Ben Jmaa Chtourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Duvivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher Ben Jemaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computación y sistemas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 23 (1), pp.213-230. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13053/cys-23-1-2999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPULSIVE NOISE DIMINUTION USING NEW ADAPTIVE VECTOR MEDIAN RATIONAL HYBRID FILTER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientifc Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design exploration of efficient implementation on SoC heterogeneous platform: HEVC intra prediction application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45 (12), pp.2243-2259. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.2308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01435190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation and validation of the fast variable block size motion estimation architecture for H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arous Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (8), pp.701-711. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2011.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable architecture of VDF filter for multidimensional data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Circuit Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (10), pp.1047-1058. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cta.1815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Design of TQ/IQT Component for H.264/AVC Based on SoPC Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (7), pp.211-223</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software and Hardware Architecture of H.264/AVC Decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Dammak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 59 (19), pp.20-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA architecture of the LDPS Motion Estimation for H.264/AVC Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp 273-285. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-011-0614-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA DESIGN FOR H.264/AVC ENCODER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Science Engineering and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (5), pp.141-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Design of an Intra 16 × 16 Module for H.264/AVC Video Encoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1 (1), pp 18-29. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/cs.2010.11004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of vector directional distance filter based on HW/SW environment validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 65 (3), pp 250-257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2010.02.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design-Based Implementation of Vector Median Rational Hybrid Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international Arab journal of information technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (1), pp 70-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of a HW/SW platform for multimedia embedded systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Design Automation for Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp 293-311. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10617-008-9030-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA implementation of HW/SW codesign architecture for H.263 video coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 61 (9), pp.605-620. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeue.2006.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Architecture and Implementation of Vector Median Filter in Co-Design Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Radioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of impulsive noise in color image using an Adaptive Vector Distance Directional Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP: INTERNATIONAL CONFERENCE on ADVANCED TECHNOLOGIES FOR SIGNAL&amp; IMAGE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN OPTIMIZED HARDWARE ARCHITECTURE OF 4×4, 8×8, 16×16 AND 32×32 INVERSE TRANSFORM FOR HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammoun Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maamouri Emna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATSIP: INTERNATIONAL CONFERENCE on ADVANCED TECHNOLOGIES FOR SIGNAL&amp; IMAGE PROCESSING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient hardware architecture for interpolation filter of HEVC decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammoun Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Mahdia, Tunisia. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2015.7348111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Vector Median Rational Hybrid Filter for Impulsive Noise Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abid Imen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An optimized hardware architecture for intra prediction for HEVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammoun Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPAS: Image Processing, Applications and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS.2014.7043303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Space Exploration on Heterogeneous SoC: The H.264 encoder case-study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabie Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Dekeyser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SOC-SIP 2013 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/aif.2754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01353349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AN EFFICIENT ARCHITECTURE VLSI FOR 4×4 INTRA PREDICTION IN HEVC STANDARD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kammoun Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SW implementation of video coding using open virtual platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mokhtar Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture and HW/SW validation of nonlinear Border-Preserving Interpolator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: International Conference on Design &amp; Technology of Integrated Systems in Nanoscale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2012.6232968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW TQ/IQT design for H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS: International Conference on Electronics, Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2011.6122202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implémentation matérielle du filtre anti-bloc pour la norme H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Levi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRETSI: Conférence francophone de la communauté du traitement du signal et des images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance analysis and evaluation of Xenomai with H.264/AVC decoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Hammamet, Tunisia. pp 1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des performances de Xenomai avec un décodeur H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national du GDR SOC-SIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. pp 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA implementation of Vector Directional Distance Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 121-124, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A parallel hardware architecture of deblocking filter in H264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 341-344, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient pipeline execution of H.264/AVC intra 4×4 frame design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smaoui Salima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2010.5585524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of varying processor number for H264 in FPGA platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feki Oussama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, amman, Jordan. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2010.5585523⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Implementation And Experiment Validation Of The Vddrhf Color Image Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amman, Jordan. pp. 1-4, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2010.5585526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00501834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IMPLEMENTATION D’UN SYSTEME MATERIEL/LOGICIEL POUR LE FILTRAGE DES IMAGES COULEURS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazhar Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design Implementation on FPGA of H.264/AVC Intra Decision Frame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Hammamet, Tunisia. pp 139-142, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2010.5487540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Implementation of Motion Estimation Algorithm for H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIVC: IEEE International Symposium on Image/Video Communications and Mobile Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Rabat, Morocco. pp 1-6, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVC.2010.5654826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hardware Implementation of H.264 TQ/IQT Module</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISETC: IEEE International Symposium on Electronics and Telecommunications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Timisoara, Romania. pp 337-340, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISETC.2010.5679248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00534912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware implementation of fast block matching algorithm in FPGA for H.264/AVC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Kthiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samet Amine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, jerba, Tunisia. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2009.4956714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Architecture for H.264/AVC INTRA 16X16 Frame Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscal Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Cairo, Egypt. pp. 82-85, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2009.4938029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00405442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware architecture for H.264/AVC deblocking filter algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, jerba, Tunisia. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2009.4956713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient FPGA parallel Architecture for H.264/AVC Intra Prediction Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FPGA Codesign Implementation of Vector Directional Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IPTTA: IEEE Workshop on Image Processing Theory, Tools and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. pp 1-5, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector Median Rational Hybrid Filter implemented in HW/SW Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICESCA: International Conference on Embedded Systems &amp; Critical Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Tunis, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Hardware Architecture Design for H.264/AVC intra 4X4 Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilel Kaanich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT: IEEE International Design and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Monastir, Tunisia. pp. 173 - 176, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2008.4802491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implantation de la chaîne de codage de la norme H.264 sur un processeur embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taheni Damak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Configurable Instruction Architecture for I/IQ on the Altera NIOS II Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DASIP: Workshop on Design and Architectures for Signal and Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Implementation of the H.264 Video Encoder on Embedded Processor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: IEEE International Conference on Systems Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW FPGA Implementation of Vector Median Filter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Khriji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME: IEEE Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Bordeaux, France. pp 101-104, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RME.2007.4401821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW FPGA Architecture for a Flexible Motion Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Marrakech, Morocco. pp 30-33, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2007.4510923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'usage des processeurs softcore et de Linux pour la conception des systèmes embarqués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A configurable HW/SW Plateform for Video Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lévi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP/SoC: IP Based SoC Design Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Grenoble, France. pp 289-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Implementation of the H.263 Video Coder in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICECS: IEEE International Conference on Electronics Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Nice, France. pp. 814-817, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICECS.2006.379913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Codesign of the H. 263 Video Coder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ccece: Canadian Conference on Electrical and Computer Engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCECE.2006.277632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude Comparative de deux Processeurs Softcores NIOS II et LEON 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Souissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and implementation on FPGA of the DCT/IDCT algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICASSP: IEEE International Conference on Acoustics, Speech and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Toulouse, France. pp 928-931, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2006.1660807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REAL-TIME VIDEO SYSTEM DESIGN BASED ON THE NIOS II PROCESSOR AND μCLINUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IP-SOC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS: Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. pp 136-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00315715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des systèmes numériques complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dondon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Nancy, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware platform design for real-time video applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICM: International Conference on Microelectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, tunis, Tunisia. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICM.2004.1434768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Optimized Hardware Architecture of 4×4 Intra Prediction for HEVC Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loukil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Masmoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.127-144, 2018, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An FPGA Implementation of HW/SW Codesign Architecture for H.263 Video Coding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahmi Ghozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Nouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouri Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Effective Video Coding for Multimedia Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp 229-254, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre de Linux embarqué sur processeur softcore libre LEON</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp 48-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00463204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linux et les systèmes embarqués multimédia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Kadionik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId214"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9882,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B62E6517"/>
+    <w:nsid w:val="E348F0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10113,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ben-atitallah" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2121-4417" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/124941141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=0fn_DloAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417641v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meshari Alanazi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki Alanazi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2025.3562132" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950403v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Althuwayb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alibakhshikenari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal Virdee" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Benetatos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasr Rashid" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2022.154464" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950292v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Kaaniche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3233388" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Berriri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Albekairi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Sahbani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/DIAGNOSTICS13101709" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics12112738" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950270v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/csse.2022.024393" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950279v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tee.23594" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turki M. Alanazi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.022988" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950284v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Fathy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Yousri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hegazy Rezk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mujahed Al-Dhaifallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2022.04.035" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950244v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Abid" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Loukil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP49331.2020.9231677" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2021.017575" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Kammoun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518425v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabie Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/elk-1910-122" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547423v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mohamed Abedallah Ali" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2790" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299844v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.28.3.033010" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kammoun Manel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.F2440.078219" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03479553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yomna Ben Jmaa Chtourou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duvivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Ben Jemaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-23-1-2999" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abid Imen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435190v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.2308" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305039v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arous Salim" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2011.12.014" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Khriji" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cta.1815" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-481ZTVJG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304513v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Kadionik" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Dammak" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Kthiri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dallet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-011-0614-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HWQGHN6X-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304519v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509485v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/cs.2010.11004" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2010.02.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCLJ95Z9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443705v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudabous" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Khriji" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320982v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; L&#233;vi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10617-008-9030-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JBF1G9CJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305073v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ghozzi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nouel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2006.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0JD0H9J-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305097v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305179v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamouri Emna" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305358v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2015.7348111" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306399v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305365v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS.2014.7043303" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01353349v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Bouain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Dekeyser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/aif.2754" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305370v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305369v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306335v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2012.6232968" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306339v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2011.6122202" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306342v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Levi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463175v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487600" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534913v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679363" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smaoui Salima" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585524" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306348v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585523" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00501834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2010.5585526" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306345v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463882v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487540" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00522140v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVC.2010.5654826" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISETC.2010.5679248" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samet Amine" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956714" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405442v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arous" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2009.4938029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306401v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2009.4956713" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306404v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342695v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743773" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315733v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Kaanich" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2008.4802491" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306406v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taheni Damak" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315729v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315721v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315723v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RME.2007.4401821" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315731v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4510923" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315727v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315732v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315718v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379913" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306422v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCECE.2006.277632" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306421v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Souissi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315717v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2006.1660807" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306423v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00315715v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dondon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404028v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2004.1434768" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299845v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kammoun" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Atitallah" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loukil" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masmoudi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638697v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463204v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306432v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>