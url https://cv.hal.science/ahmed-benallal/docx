--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1481,261 +1481,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational aspects in presence of negative strain-rate sensitivity with application to aluminium alloys exhibiting the Portevin–Le Chatelier effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BEM modeling of saturated porous media susceptible to damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Lima Junior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.S. Venturini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 36 (2), pp.147 - 153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/issn.0965-0393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718212v1</w:t>
+                <w:t xml:space="preserve">hal-01718659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BEM modeling of saturated porous media susceptible to damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational aspects in presence of negative strain-rate sensitivity with application to aluminium alloys exhibiting the Portevin–Le Chatelier effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T. Lima Junior</w:t>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.S. Venturini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Rodrigo Nogueira de Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 36 (2), pp.147 - 153. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2011.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/issn.0965-0393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718659v1</w:t>
+                <w:t xml:space="preserve">hal-01718212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical study on the behaviour of PVC and HDPE in biaxial tension</w:t>
               </w:r>
@@ -1966,475 +1966,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure criteria with unilateral conditions for simulation of plate perforation</w:t>
+                <w:t xml:space="preserve">Spatial and Temporal Characteristics of Propagating Deformation Bands in AA5182 Alloy at Room Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kane</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Nogueira de Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.-G. Lademo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Embury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (11), pp.3358 - 3369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-0749-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718417v1</w:t>
+                <w:t xml:space="preserve">hal-01718373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the plastic anisotropy of an aluminium alloy and its influence on constrained multiaxial flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fourmeau</w:t>
+                <w:t xml:space="preserve">Failure criteria with unilateral conditions for simulation of plate perforation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O.G. Lademo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.S. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.468 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01718388v1</w:t>
+                <w:t xml:space="preserve">hal-01718417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Characteristics of Propagating Deformation Bands in AA5182 Alloy at Room Temperature</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Engler</w:t>
+                <w:t xml:space="preserve">On the plastic anisotropy of an aluminium alloy and its influence on constrained multiaxial flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.-G. Lademo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.G. Lademo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (12), pp.2005 - 2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2011.05.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-0749-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718373v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of specimen geometry on the Portevin–Le Châtelier effect due to dynamic strain aging for the AA5083-H116 aluminum alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nogueira de Codes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2570,342 +2570,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniqueness, loss of ellipticity and localization for the time-discretized, rate-dependent boundary value problem with softening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the fracture locus of AA7075-T651</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Hopperstad</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 84 (7), pp.864 - 882. </w:t>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nme.2931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100602006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718472v1</w:t>
+                <w:t xml:space="preserve">hal-01719107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fracture locus of AA7075-T651</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fourmeau</w:t>
+                <w:t xml:space="preserve">Uniqueness, loss of ellipticity and localization for the time-discretized, rate-dependent boundary value problem with softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 84 (7), pp.864 - 882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.2931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100602006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01719107v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-Rate Sensitivity of Aluminum Alloys AA1200 and AA3103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lademo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Borvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nogueira de Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 88 (28-29), pp.3311-3338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3325,263 +3325,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An experimental and numerical investigation of the behaviour of AA5083 aluminium alloy in presence of the Portevin–Le Chatelier effect</w:t>
+                <w:t xml:space="preserve">A note on ill-posedness for rate-dependent problems and its relation to the rate-independent case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 42 (2), pp.261 - 269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-008-0252-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.03.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718268v1</w:t>
+                <w:t xml:space="preserve">hal-01718524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on ill-posedness for rate-dependent problems and its relation to the rate-independent case</w:t>
+                <w:t xml:space="preserve">An experimental and numerical investigation of the behaviour of AA5083 aluminium alloy in presence of the Portevin–Le Chatelier effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Koutiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 42 (2), pp.261 - 269. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (10), pp.1916 - 1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-008-0252-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718524v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Humanlike Social Touch for Sociable Robotics and Prosthetics: Comparisons on the Compliance, Conformance and Hysteresis of Synthetic and Human Fingertip Skins</w:t>
               </w:r>
@@ -3807,291 +3807,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study on the influence of the Portevin–Le Chatelier effect on necking in an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-G Lademo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 15 (7), pp.747 - 772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/7/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551073v1</w:t>
+                <w:t xml:space="preserve">hal-01718370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study on the influence of the Portevin–Le Chatelier effect on necking in an aluminium alloy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Berstad</w:t>
+                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O-G Lademo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (7), pp.747 - 772. </w:t>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/7/004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01718370v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic strain aging and related instabilities: experimental, theoretical and numerical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4292,77 +4292,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element simulations of the Portevin–Le Chatelier effect in aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5347,225 +5347,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit BEM formulation for gradient plasticity and localization phenomena</w:t>
+                <w:t xml:space="preserve">Quasi-static versus dynamic failure instabilities in fluid-saturated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilson S. Venturini</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718358v1</w:t>
+                <w:t xml:space="preserve">hal-01719104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static versus dynamic failure instabilities in fluid-saturated porous media</w:t>
+                <w:t xml:space="preserve">An implicit BEM formulation for gradient plasticity and localization phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Fudoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson S. Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (8), pp.1853 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material instabilities in inelastic saturated porous media under dynamic loadings</w:t>
               </w:r>
@@ -8375,51 +8375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belisario N Huallpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Bannwart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio P de Deus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Edvard Blystad D&#230;hli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.05.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Johnsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Grytten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0236-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#248;rvik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJPFT9CQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Pedersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berstad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nogueira de Codes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/issn.0965-0393" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lima Junior" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Venturini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.07.002" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Lademo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Engler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVJ46V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718388v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Lademo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBCFWV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718373v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira de Codes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hopperstad" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-G. Lademo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Embury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0749-1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2011.6.951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Toledo de Lima Junior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson S. Venturini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718472v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2931" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRPDP0PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100602006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lademo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aegerter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Junior" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBCC03DF852897D9C242BCB4531B99187A5A7F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torod Berstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802468223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Utzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZDHFHB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718268v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koutiri" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.03.008" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQD8JGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718524v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0252-8" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-468L2ZDP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-John Cabibihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jomaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Carrozza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-008-0008-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB93GFVL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hopperstad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-G Lademo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/7/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9NGSC5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.08.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKR2L516-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D943C93B6D279BA3DEBF2559E9E45CD1FAE2465A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.12.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HL5MW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKPS4KN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXFC3S2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JDS5Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00118-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DK24GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Clausen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Hopperstad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8B0NG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00143-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZFJWDSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.597" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3M5SJ4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Fudoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.365" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VTLT656-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00180-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4M578C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liebe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00250-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82948DCD2286163ADFA032E23415DFAF805ED3BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01277-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H283PCF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tvergaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853858E184836087FCAD260BE78A651D89051C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89001-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5SGMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00018-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3546DE0590C111ADCA25041CF8E515139C8097A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Borst" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heeres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996649" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718314v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Tvergaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(95)00002-Z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46C2B97FB4CD13659ED5F27819AFF017CEC89229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90171-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9494A55C486AC1D54A6B922F173C411923AECD56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(93)90232-V" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB3C135A847F3ADDA4C159E9A41B6E53C311593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(92)90161-N" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVJ6839-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718284v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(91)90236-Y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9783DNJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazouane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudonneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culi&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1620290514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQP85SZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90112-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH3B42X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023742" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Doghri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630040606" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QBDBLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3225985" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-682X(87)90019-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XJHJSR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023674" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD40603BB586FAFF96273CA23905940BC5827FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belisario N Huallpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Bannwart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio P de Deus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Edvard Blystad D&#230;hli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.05.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Johnsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Grytten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0236-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#248;rvik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJPFT9CQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Pedersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lima Junior" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Venturini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berstad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nogueira de Codes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/issn.0965-0393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Lademo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Engler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira de Codes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hopperstad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-G. Lademo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Embury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0749-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVJ46V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Lademo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBCFWV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2011.6.951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Toledo de Lima Junior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson S. Venturini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100602006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2931" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRPDP0PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lademo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aegerter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Junior" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBCC03DF852897D9C242BCB4531B99187A5A7F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torod Berstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802468223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Utzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZDHFHB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0252-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-468L2ZDP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koutiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQD8JGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-John Cabibihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jomaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Carrozza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-008-0008-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB93GFVL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hopperstad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-G Lademo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/7/004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9NGSC5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.08.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKR2L516-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D943C93B6D279BA3DEBF2559E9E45CD1FAE2465A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.12.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HL5MW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKPS4KN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXFC3S2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JDS5Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00118-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DK24GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Clausen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Hopperstad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8B0NG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00143-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZFJWDSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.597" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3M5SJ4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Fudoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.365" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VTLT656-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00180-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4M578C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liebe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00250-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82948DCD2286163ADFA032E23415DFAF805ED3BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01277-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H283PCF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tvergaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853858E184836087FCAD260BE78A651D89051C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89001-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5SGMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00018-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3546DE0590C111ADCA25041CF8E515139C8097A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Borst" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heeres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996649" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718314v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Tvergaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(95)00002-Z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46C2B97FB4CD13659ED5F27819AFF017CEC89229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90171-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9494A55C486AC1D54A6B922F173C411923AECD56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(93)90232-V" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB3C135A847F3ADDA4C159E9A41B6E53C311593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(92)90161-N" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVJ6839-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718284v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(91)90236-Y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9783DNJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazouane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudonneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culi&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1620290514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQP85SZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90112-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH3B42X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023742" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Doghri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630040606" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QBDBLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3225985" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-682X(87)90019-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XJHJSR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023674" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD40603BB586FAFF96273CA23905940BC5827FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>