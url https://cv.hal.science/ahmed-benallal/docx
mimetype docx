--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -234,261 +234,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study on ductile failure of porous ductile solids with rate-dependent matrix behaviour</w:t>
+                <w:t xml:space="preserve">Effective behaviour of porous ductile solids with a non-quadratic isotropic matrix yield surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Edvard Blystad Dæhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Morin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tore Borvik</w:t>
+                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4045524⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.56-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02411416v1</w:t>
+                <w:t xml:space="preserve">hal-02411379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective behaviour of porous ductile solids with a non-quadratic isotropic matrix yield surface</w:t>
+                <w:t xml:space="preserve">A numerical study on ductile failure of porous ductile solids with rate-dependent matrix behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Edvard Blystad Dæhli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tore Borvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 130, pp.56-81. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4045524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411379v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thermo-elasto-viscoplastic constitutive model for polymers</w:t>
               </w:r>
@@ -526,51 +526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frode Grytten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124, pp.681-701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -682,64 +682,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the description of ductile fracture in metals by the strain localization theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1032,77 +1032,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fourmeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calin D. Marioara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Borvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (28-30), pp.3278-3304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1894,51 +1894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 103 (8), pp.1035 - 1041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1966,303 +1966,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Characteristics of Propagating Deformation Bands in AA5182 Alloy at Room Temperature</w:t>
+                <w:t xml:space="preserve">Failure criteria with unilateral conditions for simulation of plate perforation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Nogueira de Codes</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11661-011-0749-1⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (4), pp.468 - 476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718373v1</w:t>
+                <w:t xml:space="preserve">hal-01718417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure criteria with unilateral conditions for simulation of plate perforation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial and Temporal Characteristics of Propagating Deformation Bands in AA5182 Alloy at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nogueira de Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Engler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kane</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O.-G. Lademo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Embury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2011.02.003⟩</w:t>
+              <w:t xml:space="preserve">Metallurgical and Materials Transactions A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (11), pp.3358 - 3369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11661-011-0749-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01718417v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the plastic anisotropy of an aluminium alloy and its influence on constrained multiaxial flow</w:t>
               </w:r>
@@ -2732,51 +2732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Børvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 84 (7), pp.864 - 882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,51 +2835,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain-Rate Sensitivity of Aluminum Alloys AA1200 and AA3103</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lademo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Engler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Aegerter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,64 +3098,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torod Berstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Borvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Sture Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Nogueira de Codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3807,248 +3807,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study on the influence of the Portevin–Le Chatelier effect on necking in an aluminium alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Hopperstad</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (7), pp.747 - 772. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/7/004⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718370v1</w:t>
+                <w:t xml:space="preserve">hal-00551073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation and stability issues in gradient theories with softening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study on the influence of the Portevin–Le Chatelier effect on necking in an aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O-G Lademo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Marigo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 15 (1), pp.S283-S295. </w:t>
+              <w:t xml:space="preserve">, 2007, 15 (7), pp.747 - 772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/1/S22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/15/7/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551073v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic strain aging and related instabilities: experimental, theoretical and numerical aspects</w:t>
               </w:r>
@@ -4170,478 +4170,478 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the description of localization and failure phenomena by the boundary element method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element simulations of the Portevin–Le Chatelier effect in aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hopperstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Børvik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Berstad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wilson Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 195 (44-47), pp.5833 - 5856. </w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 134, pp.435 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006134067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718393v1</w:t>
+                <w:t xml:space="preserve">hal-01718577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element simulations of the Portevin–Le Chatelier effect in aluminium alloy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the description of localization and failure phenomena by the boundary element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Botta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 134, pp.435 - 441. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 195 (44-47), pp.5833 - 5856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006134067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2005.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718577v1</w:t>
+                <w:t xml:space="preserve">hal-01718393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient constitutive relations: numerical aspects and application to gradient damage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On interfacial properties in gradient damaging continua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lorentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Benallal</w:t>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 194 (50-52), pp.5191 - 5220. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (4), pp.319 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.12.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718363v1</w:t>
+                <w:t xml:space="preserve">hal-01718555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On interfacial properties in gradient damaging continua</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gradient constitutive relations: numerical aspects and application to gradient damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 333 (4), pp.319 - 324. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 194 (50-52), pp.5191 - 5220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2004.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718555v1</w:t>
+                <w:t xml:space="preserve">hal-01718363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On localization modes in coupled thermo-hydro-mechanical problems</w:t>
               </w:r>
@@ -4833,51 +4833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient constitutive relations : numerical aspects and application to gradient damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lorentz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benallal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5031,51 +5031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow and fracture characteristics of aluminium alloy AA5083–H116 as function of strain rate, temperature and triaxiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arild Clausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tore Borvik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odd Hopperstad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5160,51 +5160,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perturbation growth and localization in fluid-saturated inelastic porous media under quasi-static loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 51 (5), pp.851 - 899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5347,268 +5347,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-static versus dynamic failure instabilities in fluid-saturated porous media</w:t>
+                <w:t xml:space="preserve">An implicit BEM formulation for gradient plasticity and localization phenomena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claudia Comi</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Fudoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilson S. Venturini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 53 (8), pp.1853 - 1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719104v1</w:t>
+                <w:t xml:space="preserve">hal-01718358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit BEM formulation for gradient plasticity and localization phenomena</w:t>
+                <w:t xml:space="preserve">Quasi-static versus dynamic failure instabilities in fluid-saturated porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilson S. Venturini</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01718358v1</w:t>
+                <w:t xml:space="preserve">hal-01719104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material instabilities in inelastic saturated porous media under dynamic loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (13-14), pp.3693 - 3716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5783,51 +5783,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On localization in saturated porous continua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences - Series IIB - Mechanics-Physics-Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 328 (12), pp.847 - 853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6105,51 +6105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization analysis via a geometrical method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 33 (1), pp.99 - 119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6415,51 +6415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed form solutions to localization conditions for rate-independent materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6729,51 +6729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of deviatoric and volumetric non-associativities on strain localization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Benallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Comi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendiconti Lincei. Matematica e Applicazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8375,51 +8375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belisario N Huallpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Bannwart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio P de Deus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Edvard Blystad D&#230;hli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045524" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411379v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.05.014" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Johnsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Grytten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0236-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#248;rvik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJPFT9CQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Pedersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lima Junior" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Venturini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berstad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nogueira de Codes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/issn.0965-0393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Lademo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Engler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718373v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira de Codes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hopperstad" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-G. Lademo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Embury" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0749-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.02.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVJ46V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Lademo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBCFWV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2011.6.951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Toledo de Lima Junior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson S. Venturini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100602006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2931" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRPDP0PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lademo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aegerter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Junior" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBCC03DF852897D9C242BCB4531B99187A5A7F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torod Berstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802468223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Utzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZDHFHB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0252-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-468L2ZDP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koutiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQD8JGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-John Cabibihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jomaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Carrozza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-008-0008-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB93GFVL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718370v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hopperstad" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-G Lademo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/7/004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9NGSC5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.08.025" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKR2L516-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718577v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134067" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D943C93B6D279BA3DEBF2559E9E45CD1FAE2465A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718363v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.12.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HL5MW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKPS4KN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXFC3S2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JDS5Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00118-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DK24GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Clausen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Hopperstad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8B0NG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00143-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZFJWDSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.597" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3M5SJ4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719104v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718358v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Fudoli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.365" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VTLT656-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00180-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4M578C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liebe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00250-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82948DCD2286163ADFA032E23415DFAF805ED3BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01277-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H283PCF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tvergaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853858E184836087FCAD260BE78A651D89051C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89001-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5SGMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00018-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3546DE0590C111ADCA25041CF8E515139C8097A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Borst" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heeres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996649" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718314v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Tvergaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(95)00002-Z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46C2B97FB4CD13659ED5F27819AFF017CEC89229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90171-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9494A55C486AC1D54A6B922F173C411923AECD56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(93)90232-V" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB3C135A847F3ADDA4C159E9A41B6E53C311593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(92)90161-N" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVJ6839-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718284v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(91)90236-Y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9783DNJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazouane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudonneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culi&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1620290514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQP85SZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90112-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH3B42X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023742" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Doghri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630040606" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QBDBLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3225985" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-682X(87)90019-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XJHJSR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023674" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD40603BB586FAFF96273CA23905940BC5827FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103044v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamary" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belisario N Huallpa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fl&#225;vio C Bannwart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enio P de Deus" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benallal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107452" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Edvard Blystad D&#230;hli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Sture Hopperstad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.05.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411416v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Morin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tore Borvik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4045524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim Johnsen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Holm Clausen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frode Grytten" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.11.018" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717944v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2017.11.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-017-0236-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Morin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmeau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. B&#248;rvik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Hopperstad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2017.11.015" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592338v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benallal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijimpeng.2017.05.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJPFT9CQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717954v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fourmeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calin D. Marioara" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1040099" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717959v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2014.02.009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717962v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.O. Pedersen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mspro.2014.06.012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717957v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2013.02.004" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Lima Junior" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.S. Venturini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2011.07.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718212v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Berstad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nogueira de Codes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/issn.0965-0393" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718431v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Serine Ognedal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Polanco-Loria" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bumedijen Raka" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2012.05.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Lademo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Engler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110741" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDVJ46V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718373v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nogueira de Codes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hopperstad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Engler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.-G. Lademo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Embury" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-011-0749-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.G. Lademo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.05.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VPBCFWV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718837v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/jomms.2011.6.951" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719105v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Toledo de Lima Junior" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson S. Venturini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100602006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718472v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.2931" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DRPDP0PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lademo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Aegerter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4002160" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719106v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Junior" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Venturini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/10/1/012049" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DBCC03DF852897D9C242BCB4531B99187A5A7F23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513974v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torod Berstad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802468223" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718457v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Utzinger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Menzel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Steinmann" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2007.11.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGZDHFHB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718524v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0252-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-468L2ZDP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718268v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Koutiri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2008.03.008" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CQD8JGN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418519v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-John Cabibihan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pattofatto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Jomaa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Carrozza" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-008-0008-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Botta" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Venturini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2008.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PB93GFVL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00551073v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Marigo" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/1/S22" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718370v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Hopperstad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O-G Lademo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/15/7/004" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718317v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.H. Clausen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2005.10.007" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WF9NGSC5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718577v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006134067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D943C93B6D279BA3DEBF2559E9E45CD1FAE2465A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2005.08.025" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKR2L516-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Comi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.02.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GXKPS4KN-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lorentz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2004.12.016" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72HL5MW8-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718607v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.05.005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXFC3S2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718403v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2005.04.006" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5JDS5Q9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089126v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718360v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Bigoni" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(03)00118-2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9DK24GV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718241v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Clausen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odd Hopperstad" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2003.08.027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GC8B0NG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718385v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-5096(02)00143-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZFJWDSM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718436v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Comi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.597" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-T3M5SJ4D-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718358v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Fudoli" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.365" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2VTLT656-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719104v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718383v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-7683(02)00180-4" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4M578C1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718266v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Liebe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(01)00250-X" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/82948DCD2286163ADFA032E23415DFAF805ED3BF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718541v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1620-7742(00)01277-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H283PCF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719112v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Tvergaard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1998804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/853858E184836087FCAD260BE78A651D89051C11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barbier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Cano" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8069(99)89001-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NS5SGMS0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718320v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(95)00018-6" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3546DE0590C111ADCA25041CF8E515139C8097A9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254482v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. de Borst" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Heeres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1996649" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718314v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viggo Tvergaard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-5096(95)00002-Z" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/46C2B97FB4CD13659ED5F27819AFF017CEC89229/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719113v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718412v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Florez-Lopez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Geymonat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Billardon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(94)90171-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9494A55C486AC1D54A6B922F173C411923AECD56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718249v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pijaudier-Cabot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0020-7683(93)90232-V" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BFB3C135A847F3ADDA4C159E9A41B6E53C311593/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719114v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718538v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaitre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marquis" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(92)90161-N" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPVJ6839-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718284v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Billardon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0045-7825(91)90236-Y" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L9783DNJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719115v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718554v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabrand" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghazouane" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chaudonneret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Culi&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.1620290514" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7NQP85SZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719122v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geymonat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719119v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Billardon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719123v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718278v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Gallo" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0029-5493(89)90112-X" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KH3B42X4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718595v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023742" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718276v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Doghri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.1630040606" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R3QBDBLS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718246v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.3225985" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718531v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0264-682X(87)90019-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-87XJHJSR-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719125v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusepe Geymonat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718439v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/eb023674" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD40603BB586FAFF96273CA23905940BC5827FC0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>