--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -3469,209 +3469,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+                <w:t xml:space="preserve">JACPoL: A Simple but Expressive JSON-based Access Control Policy Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
+              <w:t xml:space="preserve">WISTP 2017 : 11th IFIP International Conference on Information Security Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Heraklion, Crete, Greece. pp.56-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887824v1</w:t>
+                <w:t xml:space="preserve">hal-01802720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JACPoL: A Simple but Expressive JSON-based Access Control Policy Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISTP 2017 : 11th IFIP International Conference on Information Security Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Heraklion, Crete, Greece. pp.56-72, </w:t>
+              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802720v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
               </w:r>
@@ -3742,269 +3742,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503434v1</w:t>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
+                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WorldCIST 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et Évaluation de la Sécurité des IHM</w:t>
               </w:r>
@@ -4111,51 +4111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a JSON-Based Fast Policy Evaluation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4319,103 +4319,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
@@ -4907,51 +4907,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5031,291 +5031,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
+                <w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSoft 2015 : 1st IEEE Conference on Network Softwarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">AWeS 2015 : 1st Workshop on All-Web Real-Time Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2749215.2749218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203125v1</w:t>
+                <w:t xml:space="preserve">hal-01162736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Tuffin</w:t>
+                <w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Fromentoux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Catros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AWeS 2015 : 1st Workshop on All-Web Real-Time Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Bordeaux, France. </w:t>
+              <w:t xml:space="preserve">NetSoft 2015 : 1st IEEE Conference on Network Softwarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2749215.2749218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NETSOFT.2015.7116147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162736v1</w:t>
+                <w:t xml:space="preserve">hal-01203125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t>
               </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5457,51 +5457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5613,51 +5613,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.59 - 69, </w:t>
@@ -5929,51 +5929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6243,338 +6243,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Introduction of Context Awareness in the Design of 3GPP Conversational Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Daloz</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012: 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.112-117</w:t>
+              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924479v1</w:t>
+                <w:t xml:space="preserve">hal-00797501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological Introduction of Context Awareness in the Design of 3GPP Conversational Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Zemek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">NGMAST 2012: 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782228v1</w:t>
+                <w:t xml:space="preserve">hal-00924479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
+              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797501v1</w:t>
+                <w:t xml:space="preserve">hal-00782228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
               </w:r>
@@ -8096,51 +8096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A JSON-Based Fast and Expressive Access Control Policy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8665,51 +8665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE0B08AB"/>
+    <w:nsid w:val="48AD37BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8896,51 +8896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>