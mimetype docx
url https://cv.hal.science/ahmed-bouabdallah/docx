--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1474,343 +1474,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU throttling-aware AI-based autoscaling for Kubernetes</w:t>
+                <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Micro-Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
+                <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hanser</w:t>
+                <w:t xml:space="preserve">Pierre Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+                <w:t xml:space="preserve">Jérôme Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2024: IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. pp.1-7, </w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Network Softwarization (NetSoft 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874230v1</w:t>
+                <w:t xml:space="preserve">hal-04645889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Micro-Services</w:t>
+                <w:t xml:space="preserve">CPU throttling-aware AI-based autoscaling for Kubernetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain</w:t>
+                <w:t xml:space="preserve">Elisabeth Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franc</w:t>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Network Softwarization (NetSoft 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. </w:t>
+              <w:t xml:space="preserve">PIMRC 2024: IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645889v1</w:t>
+                <w:t xml:space="preserve">hal-04874230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast Does Malware Leveraging EternalBlue Propagate? The case of WannaCry and NotPetya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,103 +1874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Microservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
@@ -1993,334 +1993,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Robust Approach for the Detection and Prevention of Conflicts in I2NSF Security Policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnol Lemogue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOMS 2023: IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Miami, United States. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NOMS56928.2023.10154304⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092150v1</w:t>
+                <w:t xml:space="preserve">hal-04223371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Approach for the Detection and Prevention of Conflicts in I2NSF Security Policies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
+                <w:t xml:space="preserve">Optimisation de l'architecture LoRaWAN pour la Mobilité des Appareils IoT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Doyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2023: IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AlgoTel 2023 - 25èmes Rencontres Francophones sur les Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Cargese, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223371v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-assisted proactive scaling solution for CNFs deployed in Kubernetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CloudNet 2023: IEEE 12th International Conference on Cloud Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hoboken, NJ, United States. </w:t>
@@ -2352,200 +2352,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+                <w:t xml:space="preserve">Deep learning based resource forecasting for 5G core network scaling in Kubernetes environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Thomas Ferrandiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-6, </w:t>
+              <w:t xml:space="preserve">NetSoft 2022: IEEE 8th International Conference on Network Softwarization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Milan, Italy. pp.139-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft54395.2022.9844056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03720291v1</w:t>
+                <w:t xml:space="preserve">hal-03750109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnol Lemogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Marino Martinez Bolivar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2577,157 +2590,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning based resource forecasting for 5G core network scaling in Kubernetes environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+                <w:t xml:space="preserve">Federated IoT Roaming using Private DNS Resolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnol Lemogue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NetSoft 2022: IEEE 8th International Conference on Network Softwarization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Milan, Italy. pp.139-144, </w:t>
+              <w:t xml:space="preserve">NOMS 2022: IEEE/IFIP Network Operations and Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Budapest, Hungary. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NetSoft54395.2022.9844056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NOMS54207.2022.9789852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750109v1</w:t>
+                <w:t xml:space="preserve">hal-03720291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hack'lantique : première expérience de CTF pédagogique</w:t>
               </w:r>
@@ -2832,664 +2832,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong Authentication Method for Web/Mobile Services</w:t>
+                <w:t xml:space="preserve">Improving Strong Mobile Authentication with Structural Diversity and User-Friendliness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th IEEE International Conference on Cyber Security and Cloud Computing (CSCloud)/ 2019 5th IEEE International Conference on Edge Computing and Scalable Cloud (EdgeCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.124-129, </w:t>
+              <w:t xml:space="preserve">NTMS 2019: 10th IFIP International Conference on New Technologies, Mobility and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Canary Islands, Spain. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCloud/EdgeCom.2019.000-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309758v1</w:t>
+                <w:t xml:space="preserve">hal-02189627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structural Diversity to Enforce Strong Authentication of Mobiles to the Cloud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Kambou</w:t>
+                <w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allal Tiberkak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfetah Hentout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2019: IEEE Conference on Communications and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington DC, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Tebessa, Algeria. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CNS.2019.8802823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276070v1</w:t>
+                <w:t xml:space="preserve">hal-01977701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Strong Mobile Authentication with Structural Diversity and User-Friendliness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samy Kambou</w:t>
+                <w:t xml:space="preserve">Requirements for preventing logic flaws in the authentication procedure of web applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NTMS 2019: 10th IFIP International Conference on New Technologies, Mobility and Security</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NTMS.2019.8763821⟩</w:t>
+              <w:t xml:space="preserve">SAC 2019 - 34th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3297280.3297438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189627v1</w:t>
+                <w:t xml:space="preserve">hal-02087663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set Theory-based FSM for Managing Home Emergencies Concept, Properties and Process Algebra</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
+                <w:t xml:space="preserve">Using Structural Diversity to Enforce Strong Authentication of Mobiles to the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Pattern Analysis and Intelligent Systems (PAIS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PAIS.2018.8598482⟩</w:t>
+              <w:t xml:space="preserve">CNS 2019: IEEE Conference on Communications and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington DC, United States. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNS.2019.8802823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977701v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for preventing logic flaws in the authentication procedure of web applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+                <w:t xml:space="preserve">A Strong Authentication Method for Web/Mobile Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Aillery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2019 - 34th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Limassol, Cyprus. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2019 6th IEEE International Conference on Cyber Security and Cloud Computing (CSCloud)/ 2019 5th IEEE International Conference on Edge Computing and Scalable Cloud (EdgeCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.124-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3297280.3297438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCloud/EdgeCom.2019.000-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087663v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
+                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t>
+              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781468v1</w:t>
+                <w:t xml:space="preserve">hal-01887824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JACPoL: A Simple but Expressive JSON-based Access Control Policy Language</w:t>
               </w:r>
@@ -3560,929 +3547,908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01802720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
+              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887824v1</w:t>
+                <w:t xml:space="preserve">hal-01894037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
+                <w:t xml:space="preserve">A secure WebRTC/WoT-based health-care architecture enhanced with access control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTC-Fall 2018 : IEEE 88th Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chicago, United States. </w:t>
+              <w:t xml:space="preserve">ICOIN 2018 - 32nd International Conference on Information Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Chiang Mai, Thailand. pp.182-187, </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTCFall.2018.8690740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICOIN.2018.8343107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894037v1</w:t>
+                <w:t xml:space="preserve">hal-01781468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
+                <w:t xml:space="preserve">Modélisation et Évaluation de la Sécurité des IHM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssou Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aillery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">CIEL 2017 : 6ème Conférence en IngénieriE du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01664764v1</w:t>
+                <w:t xml:space="preserve">hal-01611324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+                <w:t xml:space="preserve">Towards a JSON-Based Fast Policy Evaluation Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST 2017</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
+              <w:t xml:space="preserve">C&amp;TC 2017 : Cloud and Trusted Computing - International Symposium on Secure Virtual Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rhodes, Greece. pp.22 - 30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503434v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et Évaluation de la Sécurité des IHM</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Blouin</w:t>
+                <w:t xml:space="preserve">Group Communication in the reTHINK Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Boulmal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Luart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel L'Hostis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIEL 2017 : 6ème Conférence en IngénieriE du Logiciel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC 2017 : European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2017.7980648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611324v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a JSON-Based Fast Policy Evaluation Framework</w:t>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;TC 2017 : Cloud and Trusted Computing - International Symposium on Secure Virtual Infrastructures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-69459-7_2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01638304v1</w:t>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Communication in the reTHINK Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Luart</w:t>
+                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel L'Hostis</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017 : European Conference on Networks and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland. </w:t>
+              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Exeter, United Kingdom. pp.403 - 408, </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuCNC.2017.7980648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609010v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01666280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Bali, Indonesia. pp.47 - 52, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+                <w:t xml:space="preserve">hal-01495861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
+                <w:t xml:space="preserve">Toward a Smart Health-care Architecture Using WebRTC and WoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
@@ -4500,614 +4466,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayeb Lemlouma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MT4H 2017 : 2nd International Workshop on Mobile Technology for Healthcare</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WorldCIST 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Porto Santo Island, Madeira, Portugal. pp.531-540, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-56541-5_54⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISPAN-FCST-ISCC.2017.70⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01666280v1</w:t>
+                <w:t xml:space="preserve">hal-01503434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified multimedia statement with WebRTC and Microservices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APMediaCast 2016 : The 2nd 2016 Asia Pacific Conference on Multimedia and Broadcasting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APMediaCast.2016.7878170⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01495861v1</w:t>
+                <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Identity and Reachability Framework for Interoperable P2P Communication Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tariq Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+                <w:t xml:space="preserve">Felix Beierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Braud</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastian Göndör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIN 2016 : conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.59 - 66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428052v1</w:t>
+                <w:t xml:space="preserve">hal-01393895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Identity and Reachability Framework for Interoperable P2P Communication Services</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2016 : conference on Innovations in Clouds, Internet and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New Jersey, United States. pp.40 - 44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2947626.2947641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393895v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, New Jersey, United States. pp.40 - 44, </w:t>
+              <w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1 - 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2947626.2947641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393899v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,77 +5171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5295,343 +5295,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+                <w:t xml:space="preserve">An Orchestrator-Based SDN Framework with Its Northbound Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaël Fromentoux</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Catros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OSS 2014 : 10th IFIP WG 2.13 International Conference on Open Source Systems : Open Source Software: Mobile Open Source Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, San Jose, Costa Rica. pp.103 - 106, </w:t>
+              <w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.1 - 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-55128-4_13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162737v1</w:t>
+                <w:t xml:space="preserve">hal-01184998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Orchestrator-Based SDN Framework with Its Northbound Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
+                <w:t xml:space="preserve">Arnaud Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Communication Networking 2014 : 20th EUNICE/IFIP EG 6.2, 6.6 International Workshop </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rennes, France. pp.1 - 13, </w:t>
+              <w:t xml:space="preserve">OSS 2014 : 10th IFIP WG 2.13 International Conference on Open Source Systems : Open Source Software: Mobile Open Source Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, San Jose, Costa Rica. pp.103 - 106, </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-13488-8_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-55128-4_13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01184998v1</w:t>
+                <w:t xml:space="preserve">hal-01162737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches for Offering QoS and Specialized Traffic Treatment for WebRTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5903,90 +5903,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asynchronous push/pull communication solution for Northbound Interface of SDN based on XMPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,135 +6243,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
+              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797501v1</w:t>
+                <w:t xml:space="preserve">hal-00782228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodological Introduction of Context Awareness in the Design of 3GPP Conversational Services</w:t>
               </w:r>
@@ -6459,152 +6446,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782228v1</w:t>
+                <w:t xml:space="preserve">hal-00797501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,537 +6658,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Toutain</w:t>
+                <w:t xml:space="preserve">Synchronization Mechanisms for Live Video-Context Transmission Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t>
+              <w:t xml:space="preserve">NGMAST 2012 : 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.75 - 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725174v1</w:t>
+                <w:t xml:space="preserve">hal-01185295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Mechanisms for Live Video-Context Transmission Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+                <w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012 : 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.75 - 80</w:t>
+              <w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185295v1</w:t>
+                <w:t xml:space="preserve">hal-00725174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the benefits of a network-centric implementation for context-aware telecom services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izuru Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE ICIN 2011: 15th International Conference on Intelligence in Next Generation Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VoLTE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717818v1</w:t>
+                <w:t xml:space="preserve">hal-00725552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving LTE/EPC signaling for sporadic data with a control-plane based transmission procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VoLTE 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">WPMC 2011: 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00725552v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving LTE/EPC signaling for sporadic data with a control-plane based transmission procedure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the benefits of a network-centric implementation for context-aware telecom services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPMC 2011: 14th International Symposium on Wireless Personal Multimedia Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE ICIN 2011: 15th International Conference on Intelligence in Next Generation Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Berlin, Germany. pp.236-240, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIN.2011.6081081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717334v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expressing privacy policy through Or-BAC model</w:t>
               </w:r>
@@ -8291,90 +8291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firefox OS Ecosystem: Ambitions and Limits of an Open Source Operating System for Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8665,51 +8665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48AD37BC"/>
+    <w:nsid w:val="842CC367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8896,51 +8896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>