--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1474,343 +1474,343 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Micro-Services</w:t>
+                <w:t xml:space="preserve">CPU throttling-aware AI-based autoscaling for Kubernetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
+                <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Alain</w:t>
+                <w:t xml:space="preserve">Elisabeth Hanser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Autrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+                <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Franc</w:t>
+                <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Network Softwarization (NetSoft 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. </w:t>
+              <w:t xml:space="preserve">PIMRC 2024: IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588925⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645889v1</w:t>
+                <w:t xml:space="preserve">hal-04874230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CPU throttling-aware AI-based autoscaling for Kubernetes</w:t>
+                <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Micro-Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
+                <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Hanser</w:t>
+                <w:t xml:space="preserve">Pierre Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Bertin</w:t>
+                <w:t xml:space="preserve">Jérôme Franc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIMRC 2024: IEEE 35th International Symposium on Personal, Indoor and Mobile Radio Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Valencia, Spain. pp.1-7, </w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Network Softwarization (NetSoft 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Saint Louis, MO, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC59610.2024.10817283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NetSoft60951.2024.10588925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874230v1</w:t>
+                <w:t xml:space="preserve">hal-04645889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Fast Does Malware Leveraging EternalBlue Propagate? The case of WannaCry and NotPetya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1874,103 +1874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intent-Based Attack Mitigation through Opportunistic Synchronization of Microservices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Alain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RESSI 2024 : Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Eppe-Sauvage, France</w:t>
@@ -1999,64 +1999,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Approach for the Detection and Prevention of Conflicts in I2NSF Security Policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Duc Anh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Autrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2224,103 +2224,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-assisted proactive scaling solution for CNFs deployed in Kubernetes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Hanser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CloudNet 2023: IEEE 12th International Conference on Cloud Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Hoboken, NJ, United States. </w:t>
@@ -2358,103 +2358,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning based resource forecasting for 5G core network scaling in Kubernetes environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Menuka Perera Jayasuriya Kuranage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ferrandiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NetSoft 2022: IEEE 8th International Conference on Network Softwarization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy. pp.139-144, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3183,391 +3183,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Structural Diversity to Enforce Strong Authentication of Mobiles to the Cloud</w:t>
+                <w:t xml:space="preserve">A Strong Authentication Method for Web/Mobile Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS 2019: IEEE Conference on Communications and Network Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Washington DC, United States. pp.1-9, </w:t>
+              <w:t xml:space="preserve">2019 6th IEEE International Conference on Cyber Security and Cloud Computing (CSCloud)/ 2019 5th IEEE International Conference on Edge Computing and Scalable Cloud (EdgeCom)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.124-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CNS.2019.8802823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCloud/EdgeCom.2019.000-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276070v1</w:t>
+                <w:t xml:space="preserve">hal-02309758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strong Authentication Method for Web/Mobile Services</w:t>
+                <w:t xml:space="preserve">Using Structural Diversity to Enforce Strong Authentication of Mobiles to the Cloud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Kambou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th IEEE International Conference on Cyber Security and Cloud Computing (CSCloud)/ 2019 5th IEEE International Conference on Edge Computing and Scalable Cloud (EdgeCom)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. pp.124-129, </w:t>
+              <w:t xml:space="preserve">CNS 2019: IEEE Conference on Communications and Network Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Washington DC, United States. pp.1-9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCloud/EdgeCom.2019.000-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CNS.2019.8802823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02309758v1</w:t>
+                <w:t xml:space="preserve">hal-02276070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
+                <w:t xml:space="preserve">JACPoL: A Simple but Expressive JSON-based Access Control Policy Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
+              <w:t xml:space="preserve">WISTP 2017 : 11th IFIP International Conference on Information Security Theory and Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Heraklion, Crete, Greece. pp.56-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887824v1</w:t>
+                <w:t xml:space="preserve">hal-01802720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JACPoL: A Simple but Expressive JSON-based Access Control Policy Language</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">A Privacy Safeguard Framework for a WebRTC/WoT-Based Healthcare Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad El Jaouhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISTP 2017 : 11th IFIP International Conference on Information Security Theory and Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Heraklion, Crete, Greece. pp.56-72, </w:t>
+              <w:t xml:space="preserve">COMPSAC 2018 : IEEE 42nd Annual Computer Software and Applications Conference, in the 13th IEEE International Workshop on Security, Trust and Privacy for Software Application (STPSA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-93524-9_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/COMPSAC.2018.10278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01802720v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic security management of smart WoT infrastructures using SDN</w:t>
               </w:r>
@@ -3869,51 +3869,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a JSON-Based Fast Policy Evaluation Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3954,269 +3954,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group Communication in the reTHINK Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Boulmal</w:t>
+                <w:t xml:space="preserve">Zacharie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Luart</w:t>
+                <w:t xml:space="preserve">Tengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel L'Hostis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCNC 2017 : European Conference on Networks and Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden. pp.282 - 283</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609010v1</w:t>
+                <w:t xml:space="preserve">hal-01638297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dependability Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hao Jiang</w:t>
+                <w:t xml:space="preserve">Group Communication in the reTHINK Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Boulmal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Brodard</w:t>
+                <w:t xml:space="preserve">Frédéric Luart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tengfei Chang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel L'Hostis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuCNC 2017 : European Conference on Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Oulu, Finland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuCNC.2017.7980648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638297v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Securing the Communications in a WoT/WebRTC-based Smart Healthcare Architecture</w:t>
               </w:r>
@@ -4527,103 +4527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition: Controlled Replication for Higher Reliability and Predictability in Industrial IoT Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Brodard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tengfei Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EWSN 2017 : International Conference on Embedded Wireless Systems and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Uppsala, Sweden</w:t>
@@ -4646,468 +4646,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Identity and Reachability Framework for Interoperable P2P Communication Services</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Beierle</w:t>
+                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Göndör</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Tuffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIN 2016 : conference on Innovations in Clouds, Internet and Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1 - 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393895v1</w:t>
+                <w:t xml:space="preserve">hal-01428052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Global Identity and Reachability Framework for Interoperable P2P Communication Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Tariq Javed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Crespi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Beierle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Göndör</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIN 2016 : conference on Innovations in Clouds, Internet and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France. pp.59 - 66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393899v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of network solutions for improving WebRTC quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
+                <w:t xml:space="preserve">A Secure Multi-Tenant Framework for SDN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Braud</w:t>
+                <w:t xml:space="preserve">Amin Aflatoonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Tuffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftCOM 2016 : 24th International Conference on Software, Telecommunications and Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Split, Croatia. pp.1 - 5, </w:t>
+              <w:t xml:space="preserve">SIN 2016 : 9th International Conference on Security of Information and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, New Jersey, United States. pp.40 - 44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SOFTCOM.2016.7772141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2947626.2947641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428052v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialized network services for WebRTC: TURN-based architecture proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,77 +5171,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BYOC: Bring Your Own Control a new concept to monetize SDN's openness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,90 +5301,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Orchestrator-Based SDN Framework with Its Northbound Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5431,77 +5431,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Mozilla's In-App Payment Platform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Fromentoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5574,64 +5574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches for Offering QoS and Specialized Traffic Treatment for WebRTC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5689,304 +5689,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01184999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building a Confident Advanced Email System using a new Correspondence Model</w:t>
+                <w:t xml:space="preserve">A confident email system based on a new Correspondence Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2014 :28th International Conference on Advanced Information Networking and Applications Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.85 - 90, </w:t>
+              <w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Pyeongchang, South Korea. pp.482 - 492, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WAINA.2014.24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185006v1</w:t>
+                <w:t xml:space="preserve">hal-01185002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A confident email system based on a new Correspondence Model</w:t>
+                <w:t xml:space="preserve">Building a Confident Advanced Email System using a new Correspondence Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICACT 2014 : 16th IEEE International Conference on Advanced Communications Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Pyeongchang, South Korea. pp.482 - 492, </w:t>
+              <w:t xml:space="preserve">WAINA 2014 :28th International Conference on Advanced Information Networking and Applications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Victoria, Canada. pp.85 - 90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICACT.2014.6779010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WAINA.2014.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185002v1</w:t>
+                <w:t xml:space="preserve">hal-01185006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asynchronous push/pull communication solution for Northbound Interface of SDN based on XMPP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Aflatoonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Catros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6243,368 +6243,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782228v1</w:t>
+                <w:t xml:space="preserve">hal-00797501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological Introduction of Context Awareness in the Design of 3GPP Conversational Services</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uplink Transfer of Live Video Synchronized with Multiple Contextual Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Daloz</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012: 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.112-117</w:t>
+              <w:t xml:space="preserve">Media Synchronization Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924479v1</w:t>
+                <w:t xml:space="preserve">hal-00782228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalizing contextual situations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+                <w:t xml:space="preserve">Methodological Introduction of Context Awareness in the Design of 3GPP Conversational Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radim Zemek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Daloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSC 2012: 6th IEEE International Conference on Semantic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Palerme, Italy. pp.293-301</w:t>
+              <w:t xml:space="preserve">NGMAST 2012: 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.112-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00797501v1</w:t>
+                <w:t xml:space="preserve">hal-00924479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Radio Resource Usage with Suitable Policy and Charging Control in LTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6658,260 +6658,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization Mechanisms for Live Video-Context Transmission Service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssein Wehbe</w:t>
+                <w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Szczerbak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Stévant</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NGMAST 2012 : 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.75 - 80</w:t>
+              <w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185295v1</w:t>
+                <w:t xml:space="preserve">hal-00725174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Context Experience in a Phonebook</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Toutain</w:t>
+                <w:t xml:space="preserve">Synchronization Mechanisms for Live Video-Context Transmission Service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Wehbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAINA 2012: 26th International Conference on Advanced Information Networking and Applications Workshops</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Fukuoka, Japan. pp.1275-1281</w:t>
+              <w:t xml:space="preserve">NGMAST 2012 : 6th International Conference on Next Generation Mobile Applications, Services and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Paris, France. pp.75 - 80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00725174v1</w:t>
+                <w:t xml:space="preserve">hal-01185295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LTE radio configurations and capacity estimations for voice service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loutfi Nuaymi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izuru Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8096,51 +8096,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A JSON-Based Fast and Expressive Access Control Policy Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8291,90 +8291,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firefox OS Ecosystem: Ambitions and Limits of an Open Source Operating System for Mobile Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Czeslawa Janczukowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Tuffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Bonnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8665,51 +8665,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="842CC367"/>
+    <w:nsid w:val="767FC725"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8896,51 +8896,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-bouabdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7989-6740" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/225424401" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02995281v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad El Jaouhari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Ancuta Corici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02601-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02057287v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Jaouhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Jose Palacios-Garcia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad M Anvari-Moghaddam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19030481" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01686132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Tiberkak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Lemlouma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Belkhir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfetah Hentout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/spe.2553" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Tariq Javed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Copeland" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Crespi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Emmelmann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-017-0587-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443691v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bonnin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01241909v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cailleux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2015.7295462" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00860002v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Szczerbak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Toutain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comjnl/bxt083" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izuru Sato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-013-1131-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1FGQB8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945431v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Wehbe" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704234v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radim Zemek" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Daloz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCOM.2011.5681018" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Leitold" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinhard Posch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Areizaga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Laurent" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04874230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menuka Perera Jayasuriya Kuranage" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Hanser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loutfi Nuaymi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bertin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC59610.2024.10817283" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Duc Anh Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Autrel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Franc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645862v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft60951.2024.10588886" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645953v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223371v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS56928.2023.10154304" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092150v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnol Lemogue" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Marino Martinez Bolivar" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Toutain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04429372v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet59005.2023.10490067" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03750109v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ferrandiz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NetSoft54395.2022.9844056" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622254v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03720291v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Martinez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NOMS54207.2022.9789852" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04223382v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Boudaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gilbert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Laurain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie M&#233;tayer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sarrazin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02189627v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Kambou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NTMS.2019.8763821" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977701v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PAIS.2018.8598482" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02087663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssou Ndiaye" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aillery" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3297280.3297438" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCloud/EdgeCom.2019.000-8" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02276070v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS.2019.8802823" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802720v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Jiang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93524-9_4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887824v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSAC.2018.10278" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894037v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCFall.2018.8690740" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781468v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOIN.2018.8343107" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01611324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69459-7_2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Brodard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tengfei Chang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609010v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Boulmal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Luart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel L'Hostis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuCNC.2017.7980648" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666280v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPAN-FCST-ISCC.2017.70" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495861v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMediaCast.2016.7878170" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503434v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-56541-5_54" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664764v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428052v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Czeslawa Janczukowicz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Braud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Tuffin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOFTCOM.2016.7772141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Beierle" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian G&#246;nd&#246;r" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393899v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Aflatoonian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2947626.2947641" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162736v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Fromentoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2749215.2749218" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203125v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Catros" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETSOFT.2015.7116147" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184998v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162737v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-55128-4_13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184999v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Janczukowicz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13488-8_6" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185002v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2014.6779010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WAINA.2014.24" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058396v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812810v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usama Mir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCNC.2013.6488447" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924472v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797501v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782228v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924479v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924478v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NGMAST.2012.26" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725174v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00725552v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717334v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717818v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIN.2011.6081081" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Ajam" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICN.2008.108" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058395v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058393v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehia El Rakaiby" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341321v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila El Heni" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Rigault" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Frikha" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633471" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341318v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341313v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delahaye" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSAC.1999.816016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cassez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dhaussy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lorillard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341309v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#232;d Choukair" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02144501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-5225-8446-9.ch004" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511323v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-809764-9.00018-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203137v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-8732-5.ch017" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>