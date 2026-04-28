--- v0 (2026-03-28)
+++ v1 (2026-04-28)
@@ -2673,1249 +2673,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Diversité et participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ottersbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Teraèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le grand Repli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La découverte, pp.194, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversität und Partizipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Markus Ottersbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Waxmann, pp.184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoires des immigrations en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lorraine. pp.400, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires et mémoires des immigrations en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions univesitaires de Lorraine, 398 p., 2014, Interculturalités, 978-2-8143-0159-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigration en héritage. L’histoire, la mémoire, l’oubli aux frontières du grand nord est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lorraine, pp.230, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté des villes, la ville de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le portique : revue de philosopie et de sciences humaines, 28, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles libres de Jeunes de banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dhoquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition de l'Express, pp.253, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures Postcoloniales. Les nouveaux visages de la société française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bancel</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La découverte, pp.542, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière d'Empire du Nord à l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Blanchard</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">La découverte, pp.194, 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.260, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diversité et participation</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique des immigrations (post)coloniales. France 1920-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, pp.204, 2015</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam, pp.317, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diversität und Partizipation</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du culte musulman en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Waxmann, pp.184, 2014</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Frégosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation Française, pp.376, 2006, Etudes et Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et mémoires des immigrations en Lorraine</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l'ethnicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balland, Paris, pp.370, 2003, Voix et Regards, Michel Wieviorka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles de l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stock, pp.331, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images publiques de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Lorraine. pp.400, 2014</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIEMI. L'Harmattan, Paris, pp.191, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images publiques de l'immigration : médias, actualité, immigration dans la France des années 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions univesitaires de Lorraine, 398 p., 2014, Interculturalités, 978-2-8143-0159-7</w:t>
+              <w:t xml:space="preserve">L'Harmattan, pp.192, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...749 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00606557v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00212043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douce France : La saga du mouvement beur</w:t>
               </w:r>
@@ -4774,544 +4774,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La boxe américaine ou l’insertion par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sportifs marocains du monde : histoire et enjeux actuels / actes du colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séguier - La croisée des chemins, 2012, 9789954103463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les pratiques religieuses des pionniers de l’immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algériens en France 1954-1962 : la guerre, l’exil, la vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Autrement, 2012, 978-2-7467-3306-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté des citoyens à l’épreuve de l’expérience des minorités visibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La communauté politique en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université du Québec, 2012, 978-2-7605-3227-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le patrimoine des luttes des héritiers de l’immigration en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS Editions. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités visibles en politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2011, 9782271072733</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452746v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La boxe américaine ou l’insertion par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sportifs marocains du monde : histoire et enjeux actuels / actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Séguier - La croisée des chemins, 2012, 9789954103463</w:t>
+              <w:t xml:space="preserve">, Séguier - La croisée des chemins, 2011, 9789954103463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les secondes générations et le football</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La communauté politique en question</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université du Québec, 2012, 978-2-7605-3227-4</w:t>
+              <w:t xml:space="preserve">Football et immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Galimard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9782070129638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnicité et individuation. Nostalgie, ruse et authenticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’individu aujourd’hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2010, 9782753510838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452795v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’immigration en Lorraine : vers un déplacement de la relation entre histoire et mémoire</w:t>
               </w:r>
@@ -5554,410 +5554,410 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croire en immigration</w:t>
+                <w:t xml:space="preserve">Paroles et revendications des Immigrations du Grand ouest entre 1976 et 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Ouest : mémoire des Outre-mers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 978-2-7535-0719-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01452973v1</w:t>
+                <w:t xml:space="preserve">halshs-01452947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles et revendications des Immigrations du Grand ouest entre 1976 et 2008</w:t>
+                <w:t xml:space="preserve">L’immigration : enjeux d’histoire et de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La guerre des mémoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9782707154637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Croire en immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Ouest : mémoire des Outre-mers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 978-2-7535-0719-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Histoire politique des immigrations (post)coloniales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La guerre des mémoires</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 9782707154637</w:t>
+              <w:t xml:space="preserve"> Histoire politique des immigrations (post)coloniales. France 1920-2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Amsterdam, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00370062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sujet méconnaissance et reconnaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Septentrion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La reconnaissance à l’épreuve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 9782757400395</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452975v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-00370062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1981-1996. Nouvelles générations et conscience politique</w:t>
               </w:r>
@@ -5966,51 +5966,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, capitale des Outre-mers 1872-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782707153180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6048,51 +6048,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fracture coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-190, 2006, 9782707149398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6212,51 +6212,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, porte Sud, 1905 - 2005. Un siècle d'histoire coloniale et d'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6666,191 +6666,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01453118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paraboles du lien social</w:t>
+                <w:t xml:space="preserve">La cité imaginaire des mondes de banlieue : culture politique, ethnicité et historicité des formes de l’expérience des quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en ville ou de l’art et du citadin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-185, 2000</w:t>
+              <w:t xml:space="preserve">, pp.123-139, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453179v1</w:t>
+                <w:t xml:space="preserve">halshs-01453190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité imaginaire des mondes de banlieue : culture politique, ethnicité et historicité des formes de l’expérience des quartiers</w:t>
+                <w:t xml:space="preserve">Les paraboles du lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en ville ou de l’art et du citadin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-139, 2000</w:t>
+              <w:t xml:space="preserve">, pp.169-185, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453190v1</w:t>
+                <w:t xml:space="preserve">halshs-01453179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteur, chercheur et paradoxes de l’engagement dans le monde des banlieues</w:t>
               </w:r>
@@ -6903,204 +6903,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01453188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaulx en velin dans la guerre des images. Les événements d’octobre 1990 et l’expérience de la visibilité publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+                <w:t xml:space="preserve">Les voies associatives. Dynamique des liens associatifs et construction de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aléas du lien social : constructions identitaires et culturelles dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-100, 1997, 978-2110906687</w:t>
+              <w:t xml:space="preserve">, pp.123-145, 1997, 978-2110906687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453232v1</w:t>
+                <w:t xml:space="preserve">halshs-01453238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies associatives. Dynamique des liens associatifs et construction de territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Battegay</w:t>
+                <w:t xml:space="preserve">Vaulx en velin dans la guerre des images. Les événements d’octobre 1990 et l’expérience de la visibilité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aléas du lien social : constructions identitaires et culturelles dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-145, 1997, 978-2110906687</w:t>
+              <w:t xml:space="preserve">, pp.87-100, 1997, 978-2110906687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453238v1</w:t>
+                <w:t xml:space="preserve">halshs-01453232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias, la guerre du Golfe et les figures de l'opinion arabe en France</w:t>
               </w:r>
@@ -7461,51 +7461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mboukou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-tokyo-a-kinshasa/5113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ottersbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deroo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-France,_terre_d_immigration-637-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/les-mots-qui-fachent/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/discours-et-parcours-de-radicalisation-et-de-violence/15797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452795v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452783v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452975v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mboukou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-tokyo-a-kinshasa/5113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ottersbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deroo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-France,_terre_d_immigration-637-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/les-mots-qui-fachent/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/discours-et-parcours-de-radicalisation-et-de-violence/15797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>