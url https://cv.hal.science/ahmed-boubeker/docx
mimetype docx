--- v1 (2026-04-28)
+++ v2 (2026-05-23)
@@ -2673,1249 +2673,1249 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le grand Repli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La découverte, pp.194, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Diversité et participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ottersbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Teraèdre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.204, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversität und Partizipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Ottersbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Waxmann, pp.184, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire et mémoires des immigrations en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lorraine. pp.400, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoires et mémoires des immigrations en Lorraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy - Editions univesitaires de Lorraine, 398 p., 2014, Interculturalités, 978-2-8143-0159-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’immigration en héritage. L’histoire, la mémoire, l’oubli aux frontières du grand nord est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piero D. Galloro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Lorraine, pp.230, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La beauté des villes, la ville de l’étranger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Goetz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le portique : revue de philosopie et de sciences humaines, 28, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles libres de Jeunes de banlieue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Dhoquois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition de l'Express, pp.253, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449389v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruptures Postcoloniales. Les nouveaux visages de la société française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Ottersbach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La découverte, pp.542, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01449455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontière d'Empire du Nord à l'Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Teraèdre</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.204, 2015</w:t>
+                <w:t xml:space="preserve">Pascal Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Découverte, pp.260, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le grand Repli</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00336544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire politique des immigrations (post)coloniales. France 1920-2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellali Hajjat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amsterdam, pp.317, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00324574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'exercice du culte musulman en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">La découverte, pp.194, 2015</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Frégosi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">La Documentation Française, pp.376, 2006, Etudes et Recherches</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mondes de l'ethnicité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Balland, Paris, pp.370, 2003, Voix et Regards, Michel Wieviorka</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Familles de l'intégration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stock, pp.331, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00212307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images publiques de l'immigration : médias, actualité, immigration dans la France des années 80</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Editions Waxmann, pp.184, 2014</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'Harmattan, pp.192, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Histoire et mémoires des immigrations en Lorraine</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00606557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images publiques de l'immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Lorraine. pp.400, 2014</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CIEMI. L'Harmattan, Paris, pp.191, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...824 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00212043v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">halshs-00606557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douce France : La saga du mouvement beur</w:t>
               </w:r>
@@ -4774,165 +4774,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les pratiques religieuses des pionniers de l’immigration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Algériens en France 1954-1962 : la guerre, l’exil, la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Autrement, 2012, 978-2-7467-3306-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La boxe américaine ou l’insertion par le sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sportifs marocains du monde : histoire et enjeux actuels / actes du colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Séguier - La croisée des chemins, 2012, 9789954103463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452737v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La communauté des citoyens à l’épreuve de l’expérience des minorités visibles</w:t>
               </w:r>
@@ -4981,169 +4981,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La boxe américaine ou l’insertion par le sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sportifs marocains du monde : histoire et enjeux actuels / actes du colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séguier - La croisée des chemins, 2011, 9789954103463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine des luttes des héritiers de l’immigration en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minorités visibles en politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2011, 9782271072733</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452746v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les secondes générations et le football</w:t>
               </w:r>
@@ -5554,255 +5554,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paroles et revendications des Immigrations du Grand ouest entre 1976 et 2008</w:t>
+                <w:t xml:space="preserve">Croire en immigration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Ouest : mémoire des Outre-mers </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2008, 978-2-7535-0719-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-01452973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paroles et revendications des Immigrations du Grand ouest entre 1976 et 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grand Ouest : mémoire des Outre-mers </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2008, 978-2-7535-0719-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">halshs-01452947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’immigration : enjeux d’histoire et de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La guerre des mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9782707154637</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01452858v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Histoire politique des immigrations (post)coloniales</w:t>
               </w:r>
@@ -5966,244 +5966,244 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lyon, capitale des Outre-mers 1872-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9782707153180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’un bon usage de l’ethnicité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discriminations et ethnicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l’Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.260-273, 2006, 978-2752602299</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01452988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le creuset français ou la légende noire de l’intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La fracture coloniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.183-190, 2006, 9782707149398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01452990v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01452988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre ville invisible et cités maudites</w:t>
               </w:r>
@@ -6212,51 +6212,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marseille, porte Sud, 1905 - 2005. Un siècle d'histoire coloniale et d'immigration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6367,51 +6367,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des cultures et des villes : Mémoires au futur </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-90, 2005, 978-2752601360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6531,51 +6531,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Laïcité Dévoilée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.168-173, 2004, 9782752600028</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6666,191 +6666,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01453118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La cité imaginaire des mondes de banlieue : culture politique, ethnicité et historicité des formes de l’expérience des quartiers</w:t>
+                <w:t xml:space="preserve">Les paraboles du lien social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en ville ou de l’art et du citadin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-139, 2000</w:t>
+              <w:t xml:space="preserve">, pp.169-185, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453190v1</w:t>
+                <w:t xml:space="preserve">halshs-01453179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les paraboles du lien social</w:t>
+                <w:t xml:space="preserve">La cité imaginaire des mondes de banlieue : culture politique, ethnicité et historicité des formes de l’expérience des quartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en ville ou de l’art et du citadin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 87 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions de l’Aube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.169-185, 2000</w:t>
+              <w:t xml:space="preserve">, pp.123-139, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453179v1</w:t>
+                <w:t xml:space="preserve">halshs-01453190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteur, chercheur et paradoxes de l’engagement dans le monde des banlieues</w:t>
               </w:r>
@@ -6903,204 +6903,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01453188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les voies associatives. Dynamique des liens associatifs et construction de territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Battegay</w:t>
+                <w:t xml:space="preserve">Vaulx en velin dans la guerre des images. Les événements d’octobre 1990 et l’expérience de la visibilité publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aléas du lien social : constructions identitaires et culturelles dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.123-145, 1997, 978-2110906687</w:t>
+              <w:t xml:space="preserve">, pp.87-100, 1997, 978-2110906687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453238v1</w:t>
+                <w:t xml:space="preserve">halshs-01453232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaulx en velin dans la guerre des images. Les événements d’octobre 1990 et l’expérience de la visibilité publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+                <w:t xml:space="preserve">Les voies associatives. Dynamique des liens associatifs et construction de territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Battegay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les aléas du lien social : constructions identitaires et culturelles dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.87-100, 1997, 978-2110906687</w:t>
+              <w:t xml:space="preserve">, pp.123-145, 1997, 978-2110906687</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01453232v1</w:t>
+                <w:t xml:space="preserve">halshs-01453238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les médias, la guerre du Golfe et les figures de l'opinion arabe en France</w:t>
               </w:r>
@@ -7461,51 +7461,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mboukou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-tokyo-a-kinshasa/5113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449410v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ottersbach" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449379v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deroo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212043v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606557v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-France,_terre_d_immigration-637-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/les-mots-qui-fachent/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/discours-et-parcours-de-radicalisation-et-de-violence/15797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452737v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452680v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452756v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452947v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452858v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452973v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452990v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452988v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453190v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453179v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453238v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453232v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubeker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446989v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447687v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447767v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01447840v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01454984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449103v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449154v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piero D. Galloro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449173v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449166v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455023v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449196v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449203v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455074v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449226v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Battegay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449288v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455176v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455160v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455323v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01455375v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449305v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916236v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mboukou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/de-tokyo-a-kinshasa/5113" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449372v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01622282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449379v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Blanchard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449410v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Ottersbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01613826v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449423v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Goetz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhoquois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00336544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deroo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00324574v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellali Hajjat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212313v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fr&#233;gosi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212042v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212307v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00606557v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00212043v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449394v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449396v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916385v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.philippe-rey.fr/livre-France,_terre_d_immigration-637-1-1-0-1.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916400v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editionsdelaube.fr/catalogue_de_livres/les-mots-qui-fachent/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916287v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catalogue-editions.ens-lyon.fr/fr/livre/?GCOI=29021100323520" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916292v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916407v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/discours-et-parcours-de-radicalisation-et-de-violence/15797" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449590v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449538v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01449564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452653v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;la Benchariff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452737v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452756v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452746v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452783v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452795v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.riveneuve-editions.com/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452820v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452806v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452973v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452947v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00370062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452975v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452977v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452988v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01452990v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453111v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453118v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453190v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453188v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453232v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01453238v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00607006v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818864v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Paris" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>