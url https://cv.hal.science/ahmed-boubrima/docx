--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -423,1360 +423,1442 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t>
+                <w:t xml:space="preserve">Resilient Calibration of Low Cost Air Pollution Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Benito-Calvino</w:t>
+                <w:t xml:space="preserve">Abdellatif Bendjeddou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhambyl Shaikhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SARTECO 2026 (JS 2026) - X Jornadas de Computación Empotrada y Reconfigurable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Madrid (Spain), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059897v1</w:t>
+                <w:t xml:space="preserve">hal-05612147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeatPulse: Thermal Attacks on Air Pollution Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natsuki Morand</w:t>
+                <w:t xml:space="preserve">Poster: Joint RF-Gas Sensing for Victim Localization using UAV Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Benito-Calvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Renzaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhambyl Shaikhanov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd Workshop on Security and Privacy in Connected Embedded Systems (SPICES @ EWSN 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mobisys25 - 23rd ACM International Conference on Mobile Systems, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Anaheim, United States. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3711875.3734566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708004v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05059897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Accurate Environmental Mapping using Balloon-based UAVs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HeatPulse: Thermal Attacks on Air Pollution Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natsuki Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhambyl Shaikhanov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edward Knightly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Las vegas, NV (US), United States. pp.1-8</w:t>
+              <w:t xml:space="preserve">The 3rd Workshop on Security and Privacy in Connected Embedded Systems (SPICES @ EWSN 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Abu Dhabi, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442942v1</w:t>
+                <w:t xml:space="preserve">hal-04708004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t>
+                <w:t xml:space="preserve">Toward Accurate Environmental Mapping using Balloon-based UAVs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhambyl Shaikhanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+                <w:t xml:space="preserve">Edward Knightly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t>
+              <w:t xml:space="preserve">IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Las vegas, NV (US), United States. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865111v1</w:t>
+                <w:t xml:space="preserve">hal-04442942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t>
+                <w:t xml:space="preserve">WSN Scheduling for Energy-Efficient Correction of Environmental Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Boukerche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MASS 2018 - 15th IEEE International Conference on Mobile Ad-hoc and Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Chengdu, China. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781389v2</w:t>
+                <w:t xml:space="preserve">hal-01865111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+                <w:t xml:space="preserve">Leveraging the Potential of WSN for an Efficient Correction of Air Pollution Fine-Grained Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCCN 2018 - 27th International Conference on Computer Communications and Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hangzhou, China. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCCN.2018.8487343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01938583v1</w:t>
+                <w:t xml:space="preserve">hal-01781389v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réseaux de capteurs sans fil pour la caractérisation fine de la pollution de l’air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chappaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clostre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">CIVIC 2018 - Colloque International sur les Villes Intelligentes à Constantine "Smart cities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire « de l’architecture à l’urbanisme. Technique, espace et société » (AUTES), Nov 2018, Constantine, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392863v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t>
+                <w:t xml:space="preserve">A New WSN Deployment Approach for Air Pollution Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">CCNC 2017 - 14th IEEE Consumer Communications &amp; Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315182v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t>
+                <w:t xml:space="preserve">Wireless Sensor Networks Deployment for Air Pollution Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">TAP 2016 - 21st International Transport and Air Pollution Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315221v1</w:t>
+                <w:t xml:space="preserve">hal-01315182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Optimal Deployment of Dense WSN for Error Bounded Air Pollution Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">DCOSS 2016 - International Conference on Distributed Computing in Sensor Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361868v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t>
+                <w:t xml:space="preserve">Error-Bounded Air Quality Mapping Using Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">LCN 2016 - The 41st IEEE Conference on Local Computer Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312940v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cost-Precision Tradeoffs in 3D Air Pollution Mapping using WSN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Boubrima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Bechkit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Soulhac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNET 2016 - 2nd International Symposium on Ubiquitous Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Casablanca, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optimal Deployment of Wireless Sensor Networks for Air Pollution Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Matigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Bechkit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ruas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCCN 2015 - 24th International Conference on Computer Communication and Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1786,51 +1868,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poster: Toward a Better Monitoring of Air Pollution using Mobile Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1862,70 +1944,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Soulhac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MobiCom 2017 - The 23rd Annual International Conference on Mobile Computing and Networking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Utah, United States. , pp.1-3, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3117811.3131249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1935,51 +2017,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Optimization of WSN Deployment for Sensing Physical Phenomena: Applications to Urban Air Pollution Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1998,70 +2080,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission-Oriented Sensor Networks and Systems: Art and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 163, Springer, pp.99-145, 2019, Studies in Systems, Decision and Control, 978-3-319-91145-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-91146-5_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2071,114 +2153,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment and Scheduling of Wireless Sensor Networks for Air Pollution Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Boubrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Insa Lyon, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02446568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2325,51 +2407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708004v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Morand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04442942v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knightly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04707912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boubrima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Bechkit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Soulhac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3450898" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02157476v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNET.2019.2923737" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01473393v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2017.2658601" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612147v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Bendjeddou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Benito-Calvino" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Renzaglia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhambyl Shaikhanov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711875.3734566" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natsuki Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04442942v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Knightly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01865111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Boukerche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01781389v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCCN.2018.8487343" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938583v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chappaz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clostre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392863v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315182v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ruas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01315221v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01361868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01312940v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171765v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Matigot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651734v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3117811.3131249" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02159770v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91146-5_4" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-02446568v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>