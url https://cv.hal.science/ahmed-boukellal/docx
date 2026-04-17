--- v0 (2026-03-28)
+++ v1 (2026-04-17)
@@ -502,334 +502,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
+                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J R Kennedy</w:t>
+                <w:t xml:space="preserve">Lucie Gutman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300848v1</w:t>
+                <w:t xml:space="preserve">hal-04300718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.R. Kennedy</w:t>
+                <w:t xml:space="preserve">J R Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Roch</w:t>
+                <w:t xml:space="preserve">Miha Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Marceaux Dit Clément</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1281, pp.012061. </w:t>
+              <w:t xml:space="preserve">, 2023, 1281 (1), pp.012044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1757-899x/1281/1/012044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300718v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of spatial distribution of segregations in large steel ingots by analysis of centimetric segregation maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Gutman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1956,51 +1956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale modeling of equiaxed dendritic solidification of Al-Cu at constant cooling rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Kaci Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miha Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Debierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2047,51 +2047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling microstructure formation in TiAl by isomorphic inoculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Kennedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.K. Boukellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2099,51 +2099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Založnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Modelling of Casting, Welding and Advanced Solidification Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Banff (Alberta), Canada. pp.012044, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2346,51 +2346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarebanzadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orozco-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kennedy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Tavakoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boccardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzi Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad4576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao Gong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkia Braik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rouby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isensee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Wellborn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Trumble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kerim Sidi Elvalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024242v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kaci Boukellal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sarebanzadeh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orozco-Caballero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sket" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Llorca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.119830" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639906v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Kennedy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Brodu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daloz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rouat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2024.102167" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05039175v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tourret" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhollah Tavakoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Boccardo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muzi Li" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/ad4576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300718v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gutman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Kennedy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012061" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300848v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J R Kennedy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012044" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300855v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Debierre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012048" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976335v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Zhao Gong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.145" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024244v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terkia Braik" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.106.044802" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815198v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602196v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rouby" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2020.110051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024234v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bell&#243;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Isensee" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M. Wellborn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.P. Trumble" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116686" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kerim Sidi Elvalli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2019.06.005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024237v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reinhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Nguyen-Thi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.04.008" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213251v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gutman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marceaux Dit Cl&#233;ment" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012061" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300791v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012048" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.K. Boukellal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1281/1/012044" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>