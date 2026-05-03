--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed Chemori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmed-chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9739-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099234815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188561408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356712122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received his M.Sc. and Ph.D. degrees in Automatic Control from the Polytechnic Institute of Grenoble, France, in 2001 and 2005, respectively. During 2004–2005, he served as a Research and Teaching Assistant at the Laboratoire de Signaux et Systèmes (LSS, CentraleSupélec) and Université Paris-Sud (Paris 11). He then joined Gipsa-Lab (formerly LAG) as a CNRS postdoctoral researcher. He is currently a Senior CNRS Researcher in Automatic Control and Robotics at the French National Centre for Scientific Research (CNRS), affiliated with the Montpellier Laboratory of Computer Science, Robotics, and Microelectronics (LIRMM). His research interests include nonlinear control (adaptive, robust, and predictive) and its real-time applications in various areas of robotics, including parallel robotics, marine robotics, and wearable robotics. He is the author or co-author of more than 195 scientific publications, including journal articles, patents, books, book chapters, and conference proceedings. He has co-supervised 26 Ph.D. theses (including 21 successfully defended) and more than 40 M.Sc. theses. He is the Head of the Marine Robotics Team, and the Chair of the LIRMM Valorization Committee. He serves as Technical Editor for IEEE/ASME Transactions on Mechatronics and as Guest Editor for several special issues. He is an IEEE Senior Member and an IFAC member of Technical Committees TC1.2 (Adaptive and Learning Systems), TC4.2 (Mechatronic Systems), TC4.3 (Robotics), and TC7.2 (Marine Systems). He has also served as a TPC/IPC member and Associate Editor for several international conferences, including IEEE IROS, IEEE RO-MAN, IFAC ALCOS, IFAC CAMS, and the IFAC World Congress, among others, and has organized multiple scientific events.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extended High-Gain Observer for Robotic Manipulators Robust to Variations in Measurements Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-025-10996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Control Allocation and 3D Trajectory Tracking of a Highly Manoeuvrable Underactuated Bio-inspired AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Hamamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.106646. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation-Based Adaptive Tracking Control of Underwater Vehicles: From Theoretical Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.402-414. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3412797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04636680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Adaptive FeedForward Fractional-order RISE α Control of an Actuated Ankle-Foot Orthosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3668272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05557004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional‐order L1 adaptive feedback control of dynamical systems: Design, stability analysis, and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jallouli-Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05226952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust super-twisting-based disturbance observer for autonomous underwater vehicles: Design, stability analysis, and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.104859. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04782129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Mud: Modeling, Control, and Experiments of Quadruped Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asko Ristolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3560588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing A* Algorithm for Crowd- and Socially Aware Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.7193-7205. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-024-09334-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04663497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiments of an adaptive disturbance observer for tracking control of autonomous underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, pp.120511. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04925929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust desired compensation adaptive control for parallel robots: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106364. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revisited adaptive super-twisting control of underactuated mechanical systems: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (16), pp.3225-3241. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241274060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fuzzy logic control method for improved USV path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-025-07318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05061978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive approach to underwater ROV control: design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00773-025-01054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04982014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resampling algorithm for particle filters and its application in global localization within symmetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (14), pp.2869-2882. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241267042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STA-based design of an adaptive disturbance observer for autonomous underwater vehicles: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.105831. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04364453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Adaptive High-Order Sliding Mode-Based Control for Trajectory Tracking of Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (4), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3381391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel feedforward extended model reference adaptive control of PKMs: Design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.103261. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04744774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated STA-based sliding-mode tracking control of AUVs: Design, stability analysis, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117560. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04516120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel intelligent RISE feedback control of autonomous tethered underwater vehicles: Design & real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Benazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.117470. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04507735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Robust Sliding Mode Control for High-Precision PKMs: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3461156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensional design of parallel manipulators with an illustrative case study: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.105390. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control allocation for a bio-inspired underactuated AUV in the presence of actuator failures: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.115327. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04165240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity analysis of MediaPipe-based measurement system for some human rehabilitation motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112826. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04055464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability based energy-efficient arctic position mooring control of moored offshore structures under ice loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113435. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing neural network for reproducing human postural mode alternation through deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8966. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35886-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel low-cost ZMP estimation method for humanoid gait using inertial measurement devices: Concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (01), pp.2350003. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843623500032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedForward Super-Twisting Sliding Mode Control for Robotic Manipulators: Application to PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.3167-3184. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04065695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Observation-Based Robust Tracking Control of Underwater Vehicles: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1477--1492. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3224321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03883697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay high-order sliding mode control for trajectory tracking of autonomous underwater vehicles under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113375. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03902652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RISE Feedback Control for Robotized Machining With PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3169015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03664459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Home-Based Upper- and Lower-Limb Telerehabilitation Platform with Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (8), pp.10825-10840. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-023-07720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04046617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast nonlinear model predictive control of parallel manipulators: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.105367. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on tracking control of unmanned underwater vehicles: Experiments-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03776018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03246589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03624086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assistive Explicit Model Predictive Control Framework for a Knee Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiseok Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3126674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03495187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Human Arm Strategy and Its Contribution to Balance Recovery Through Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#679570. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2021.679570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse-model intelligent control of fin-actuated underwater robots based on drag force propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.#109883. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03356874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diver tracking in open waters: A low‐cost approach based on visual and acoustic sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Tracking Control of Underwater Vehicles: Design, Stability Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.897-907. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3012502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02918627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03470787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based robust integral of the sign of the error control of class I of underactuated mechanical systems: Theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (2), pp.#014233122110313. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211031396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03312753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution for machining with RA-PKMs: Modelling, control and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Arturo Monroy-Anieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.#103864. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02514747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-Based Nonlinear Proportional–Derivative Control for Robust Trajectory Tracking for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.1190-1202. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2019.2924561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Disturbance Observer for Trajectory Tracking of Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.#107080. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive RISE Feedforward Approach based on Associative Memory Neural Networks for the Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.827-847. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01242-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE-based adaptive control for EICoSI exoskeleton to assist knee joint mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif I.K. Sherwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munna Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.#103354. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2019.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02356817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like Balance Recovery Based on Numerical Model Predictive Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.92050-92060. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02610501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking for autonomous underwater vehicle: An adaptive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01970636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control for 2nd-Order Nonlinear MIMO Systems: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1704063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02406094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of a Hovering Biomimetic Four-Fin Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2774318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear PID control for underwater vehicles: Design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02163345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller based on saturation functions with variable parameters to stabilize an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Monoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Abundis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01783757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional order model reference adaptive control for SCARA robot trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.138-156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISE.2018.094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RISE-based adaptive control of PKMs: design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frédéric Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1286536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness enhancement of IDA-PBC controller in stabilising the inertia wheel inverted pendulum: theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (12), pp.2657-2672. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1331378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01719182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Submerged Floating Operational System for Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9528313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01920187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RBFNN finite-time control of normal forms for underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (1), pp.301-315. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear depth and yaw control of underwater vehicles with stability analysis and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01567465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hopf-bifurcation to limit cycles control in underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (07), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127417501048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-generated limit cycle tracking of the underactuated inertia wheel inverted pendulum under IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (3), pp.2195-2226. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of parallel manipulators for very high accelerations without velocity measurement: stability analysis and experiments on Par2 parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (01), pp.43-70. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574714001246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new revised desired compensation adaptive control for enhanced tracking: application to RA-PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (17-18), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2016.1204248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Model-Based Feedforward Compensation in L1 Adaptive Control for Mechanical Manipulators: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Control of Extremely Fast Parallel Manipulators: Payload Changes and the 100G Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.1520-1535. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2377951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforward Inertial Actuation for Roll Stabilization of an Underactuated Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.4161-4196. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.206.2015.1.206-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#8466;1 Adaptive Depth and Pitch Control of an Underwater Vehicle with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Experimental Comparison of Two Depth Control Schemes for Underwater Vehicles Regular Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Torres Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/59185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear MPC for track following in the design of HDD servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.20-47. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2014.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (15), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00455577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based nonlinear controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nonlinear Model Predictive Control of Fast Systems, 18 (8), pp.876-889. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (3), pp.430-442. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170601069505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.948-952. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit cycle generation for a class of non-linear systems with jumps using a low dimensional predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.1206-1217. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500268331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02502328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step limit cycle generation for Rabbit's walking based on nonlinear low dimensional predictive control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (5), pp.838-843. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2004.828314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human based hybrid kinematic/dynamic whole-body control in humanoid robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00993302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator Based on a Three-Mass Linear Inverted Pendulum Model for Dynamic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00982345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 9780443240201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Nonlinear Robust Control of Delta-Like Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2023, 9780323961011. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2021-0-01645-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03779447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L1$ Adaptive Control of a Lower Limb Exoskeleton Dedicated to Kids’ Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, pp.107-129, 2020, 978-981-15-1818-8. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-1819-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Adaptive Model-Based Tracking Control of Low-Inertia Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George M. Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Vehicles: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Pub Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2020, 978-1-53618-876-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Control Design for a Lower Limb Orthosis: A Comparative Study in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjah Roula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science (58), pp.81-97, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02011321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.153-169, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02411641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundant Parallel Robotic Machining Tool: Design, Control and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nabil Derbel; Jawhar Ghommam; Quanmin Zhu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments and Advances in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 175, pp.39-79, 2019, Studies in Systems, Decision and Control, 978-981-13-2211-2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-2212-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.17-34, 2018, 9783110470468. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback with NN Feedforward Control of a Servo-Positioning System for Track Following in HDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.219-240, 2018, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the Inertia Wheel Inverted Pendulum with real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, pp.119-134, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of underactuated mechanical systems in the presence of uncertainties: application to the cart-pole system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, pp.165-187, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc., pp.1-30, 2016, Chapter 1, 978-1634859264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110448436-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics of Hard Disk Drives: RISE Feedback Track Following Control of a R/W Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics: Principles, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., 2015, 978-1-63482-854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00861244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à la commande non linéaire des robots marcheurs bipèdes sous-actionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive STA-Based Tracking Control of AUVs with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive STA Altitude Control of Hybrid Aerial-Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2025 - 15th IFAC Workshop on Adaptative and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Super-Twisting $\mathscr{L}_1$ Adaptive Control for PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1802-1809, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04577906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward Super-Twisting Sliding Mode Control of Parallel Kinematic Manipulators With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.12000-12007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04661496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Human Tracking for Remote Rehabilitation Progress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAECE 2023 - International Conference on Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable L 1 Adaptive Depth and Attitude Control of MEROS Underwater Robot With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented L1 Adaptive Control for Wheel-Legged Robots: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.22-27, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03691125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SARL* Algorithm for A Differential Drive Robot in a Gazebo Crowded Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2022 - 2nd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9962010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Human Balance Recovery Strategies Through Kinematic Motor Synergy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Glasgow, United Kingdom. pp.1792-1796, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03723008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Adaptive Feedforward Sliding Mode Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHA-Based Feedback Control of a Biomimetic AUV for Diver Following: Design, Simulations and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Ratas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.503-509, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03720185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cooperation-based distributed model predictive control using Laguerre functions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Menighed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumedyen Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Juien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA 2019 - 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Constantine, Algeria. pp.123-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LQR-Based Cascaded Control Scheme of a Powered Knee Joint Orthosis for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2021 - 9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Model-Based Robust Super-Twisting Sliding Mode Control of PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.8029-8035, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03343014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding Mode Controller for Reducing Torques Applied to a Rehabilitation Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Medhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.740-746, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02747604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Inertia Wheel Inverted Pendulum by Advanced IDA-PBC Based Controllers: Comparative Study and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.753-760, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Observer-Based Super-Twisting Control for the Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.747-752, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Evaluation of Arm Usage for Human Quiet Standing Balance Recovery through Nonlinear Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCR 2020 - 3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR51572.2020.9344184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Transverse Coordinates for Orbital Stabilization of (Underactuated) Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fredrik Saetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Shiriaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Pchelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.895-900, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02441659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control of Cable-Driven Parallel Robots: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-V 2020 - 1st Virtual IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.8519-8524, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02899141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Effective Robotic Device for Gait Rehabilitation of Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tuning of Augmented $L_{1}$ Adaptive Control for Cerebral Palsy Kids Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2019 - 16th IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.231-237, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2019.8893237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control of PKMs: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6775-6780, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02361068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fast NMPC Scheme for Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Compensation Through B-Spline Neural Network for a Delta Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Núñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and Friction Dynamics Formulation in Control of PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5634-5639, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE controller for class I of underactuated mechanical systems: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE: International Conference on Electromechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Identification of an Heterogeneously Actuated Underwater Manipulator Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018, IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4955-4960, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01822247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Complex Robotic Systems: Challenges, Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.622-631, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented L1 adaptive control of an actuated knee joint exoskeleton: From design to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5708-5714, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion control architecture of a 4-fin U-CAT AUV using DOF prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.1321-1327, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2016.7759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth control of the biomimetic U-CAT turtle-like AUV with experiments in real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keijo Kuusmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.4750-4755, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptive Control of Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1587-1592, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Perturbed Under-Actuated Mechanical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Zayane-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.249-299, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00945690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RISE-Based Adaptive Feedforward Controller for Redundantly Actuated Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.2389-2394, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External disturbance rejection in IDA-PBC controller for underactuated mechanical systems: From theory to real time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01722715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control for a R/W Head Track Following in Hard Disc Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based optimal gain selection in RISE feedback control for hard disk drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PD to Nonlinear Adaptive Depth-Control of a Tethered Autonomous Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference, SSSC: Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track Following Control Using Nonlinear Model Predictive Control in Hard Disk Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for the stabilization of a fast mechatronic system : from simulation to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hangzhou, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130410-3-CN-2034.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Tracking Control for a Head-Positioning in a Hard-Disk-Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED: Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.1368-1373, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Robots: Towards Very High Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2013 - 10th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a New Extended L1 Controller with Experimental Validation on an Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extension of the L1 adaptive controller to drastically reduce the tracking time lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.001-006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Underactuated Mechanical Systems, Application to The Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1029-1034, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Parallel Manipulators for Extremely Fast Operations With Load Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2012 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.253-258, </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Space Feedforward PID Control of Redundantly Actuated Parallel Manipulators with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'12: IFAC Conference on Advances in PID Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brescia, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Generation and Control of Humanoid Robots: Towards Human-Like Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35942.52808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of multivariable ℒ1 adaptive control: From design to real-time implementation on an underwater vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algrave, Portugal. pp.76-81, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Feedback Control of an Underwater Vehicle for Wall Following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED'12: 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00714095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptative control for small underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS'12 : International Conference on Underwater Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems for Stabilization and Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Non-Minimum Phase Systems for Generation of Stable Limit Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC'11: 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.1387-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00657453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Running Control of Kangaroo Robot: a One-Leg Planar Underactuated Hopping Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3634-3639, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5648972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00544726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.1856-1861, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pendule inversé stabilisé par volant d'inertie, un système non linéaire sous-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental Comparison of State Observers for the Control of a Parallel Manipulator Without Velocity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Manipulators for Very High Accelerations: The Mechanical Vibrations Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM: Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plateformes Robotiques : De la Théorie à la Pratique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs en Automatique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time control strategy for dynamic walking of a planar under-actuated biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3226-3231, </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of Complex Robotic Systems: From Concept to Real-time Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04828192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed Chemori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmed-chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9739-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099234815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188561408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356712122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received his M.Sc. and Ph.D. degrees in Automatic Control from the Polytechnic Institute of Grenoble, France, in 2001 and 2005, respectively. During 2004–2005, he served as a Research and Teaching Assistant at the Laboratoire de Signaux et Systèmes (LSS, CentraleSupélec) and Université Paris-Sud (Paris 11). He then joined Gipsa-Lab (formerly LAG) as a CNRS postdoctoral researcher. He is currently a Senior CNRS Researcher in Automatic Control and Robotics at the French National Centre for Scientific Research (CNRS), affiliated with the Montpellier Laboratory of Computer Science, Robotics, and Microelectronics (LIRMM). His research interests include nonlinear control (adaptive, robust, and predictive) and its real-time applications in various areas of robotics, including parallel robotics, marine robotics, and wearable robotics. He is the author or co-author of more than 195 scientific publications, including journal articles, patents, books, book chapters, and conference proceedings. He has co-supervised 26 Ph.D. theses (including 21 successfully defended) and more than 40 M.Sc. theses. He is the Head of the Marine Robotics Team, and the Chair of the LIRMM Valorization Committee. He serves as Technical Editor for IEEE/ASME Transactions on Mechatronics and as Guest Editor for several special issues. He is an IEEE Senior Member and an IFAC member of Technical Committees TC1.2 (Adaptive and Learning Systems), TC4.2 (Mechatronic Systems), TC4.3 (Robotics), and TC7.2 (Marine Systems). He has also served as a TPC/IPC member and Associate Editor for several international conferences, including IEEE IROS, IEEE RO-MAN, IFAC ALCOS, IFAC CAMS, and the IFAC World Congress, among others, and has organized multiple scientific events.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation-Based Adaptive Tracking Control of Underwater Vehicles: From Theoretical Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.402-414. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3412797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04636680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Control Allocation and 3D Trajectory Tracking of a Highly Manoeuvrable Underactuated Bio-inspired AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Hamamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.106646. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Adaptive FeedForward Fractional-order RISE α Control of an Actuated Ankle-Foot Orthosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3668272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05557004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extended High-Gain Observer for Robotic Manipulators Robust to Variations in Measurements Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-025-10996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust desired compensation adaptive control for parallel robots: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106364. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiments of an adaptive disturbance observer for tracking control of autonomous underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, pp.120511. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04925929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Mud: Modeling, Control, and Experiments of Quadruped Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asko Ristolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3560588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust super-twisting-based disturbance observer for autonomous underwater vehicles: Design, stability analysis, and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.104859. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04782129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing A* Algorithm for Crowd- and Socially Aware Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.7193-7205. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-024-09334-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04663497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revisited adaptive super-twisting control of underactuated mechanical systems: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (16), pp.3225-3241. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241274060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional‐order L1 adaptive feedback control of dynamical systems: Design, stability analysis, and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jallouli-Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05226952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive approach to underwater ROV control: design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00773-025-01054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04982014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fuzzy logic control method for improved USV path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-025-07318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05061978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resampling algorithm for particle filters and its application in global localization within symmetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (14), pp.2869-2882. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241267042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated STA-based sliding-mode tracking control of AUVs: Design, stability analysis, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117560. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04516120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel feedforward extended model reference adaptive control of PKMs: Design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.103261. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04744774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel intelligent RISE feedback control of autonomous tethered underwater vehicles: Design & real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Benazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.117470. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04507735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Adaptive High-Order Sliding Mode-Based Control for Trajectory Tracking of Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (4), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3381391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STA-based design of an adaptive disturbance observer for autonomous underwater vehicles: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.105831. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04364453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Robust Sliding Mode Control for High-Precision PKMs: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3461156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity analysis of MediaPipe-based measurement system for some human rehabilitation motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112826. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04055464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability based energy-efficient arctic position mooring control of moored offshore structures under ice loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113435. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control allocation for a bio-inspired underactuated AUV in the presence of actuator failures: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.115327. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04165240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensional design of parallel manipulators with an illustrative case study: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.105390. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing neural network for reproducing human postural mode alternation through deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8966. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35886-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel low-cost ZMP estimation method for humanoid gait using inertial measurement devices: Concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (01), pp.2350003. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843623500032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RISE Feedback Control for Robotized Machining With PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3169015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03664459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Observation-Based Robust Tracking Control of Underwater Vehicles: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1477--1492. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3224321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03883697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay high-order sliding mode control for trajectory tracking of autonomous underwater vehicles under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113375. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03902652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedForward Super-Twisting Sliding Mode Control for Robotic Manipulators: Application to PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.3167-3184. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04065695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Home-Based Upper- and Lower-Limb Telerehabilitation Platform with Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (8), pp.10825-10840. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-023-07720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04046617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast nonlinear model predictive control of parallel manipulators: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.105367. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on tracking control of unmanned underwater vehicles: Experiments-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03776018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03246589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03624086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assistive Explicit Model Predictive Control Framework for a Knee Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiseok Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3126674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03495187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Human Arm Strategy and Its Contribution to Balance Recovery Through Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#679570. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2021.679570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse-model intelligent control of fin-actuated underwater robots based on drag force propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.#109883. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03356874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diver tracking in open waters: A low‐cost approach based on visual and acoustic sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Tracking Control of Underwater Vehicles: Design, Stability Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.897-907. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3012502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02918627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03470787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based robust integral of the sign of the error control of class I of underactuated mechanical systems: Theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (2), pp.#014233122110313. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211031396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03312753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive RISE Feedforward Approach based on Associative Memory Neural Networks for the Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.827-847. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01242-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE-based adaptive control for EICoSI exoskeleton to assist knee joint mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif I.K. Sherwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munna Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.#103354. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2019.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02356817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Disturbance Observer for Trajectory Tracking of Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.#107080. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-Based Nonlinear Proportional–Derivative Control for Robust Trajectory Tracking for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.1190-1202. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2019.2924561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution for machining with RA-PKMs: Modelling, control and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Arturo Monroy-Anieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.#103864. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02514747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like Balance Recovery Based on Numerical Model Predictive Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.92050-92060. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02610501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking for autonomous underwater vehicle: An adaptive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01970636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control for 2nd-Order Nonlinear MIMO Systems: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1704063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02406094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of a Hovering Biomimetic Four-Fin Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2774318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear PID control for underwater vehicles: Design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02163345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller based on saturation functions with variable parameters to stabilize an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Monoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Abundis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01783757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional order model reference adaptive control for SCARA robot trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.138-156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISE.2018.094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RISE-based adaptive control of PKMs: design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frédéric Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1286536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness enhancement of IDA-PBC controller in stabilising the inertia wheel inverted pendulum: theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (12), pp.2657-2672. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1331378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01719182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Submerged Floating Operational System for Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9528313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01920187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RBFNN finite-time control of normal forms for underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (1), pp.301-315. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-generated limit cycle tracking of the underactuated inertia wheel inverted pendulum under IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (3), pp.2195-2226. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hopf-bifurcation to limit cycles control in underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (07), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127417501048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear depth and yaw control of underwater vehicles with stability analysis and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01567465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of parallel manipulators for very high accelerations without velocity measurement: stability analysis and experiments on Par2 parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (01), pp.43-70. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574714001246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new revised desired compensation adaptive control for enhanced tracking: application to RA-PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (17-18), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2016.1204248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Model-Based Feedforward Compensation in L1 Adaptive Control for Mechanical Manipulators: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#8466;1 Adaptive Depth and Pitch Control of an Underwater Vehicle with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforward Inertial Actuation for Roll Stabilization of an Underactuated Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.4161-4196. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.206.2015.1.206-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Control of Extremely Fast Parallel Manipulators: Payload Changes and the 100G Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.1520-1535. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2377951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Experimental Comparison of Two Depth Control Schemes for Underwater Vehicles Regular Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Torres Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/59185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear MPC for track following in the design of HDD servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.20-47. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2014.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (15), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00455577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based nonlinear controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nonlinear Model Predictive Control of Fast Systems, 18 (8), pp.876-889. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (3), pp.430-442. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170601069505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.948-952. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit cycle generation for a class of non-linear systems with jumps using a low dimensional predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.1206-1217. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500268331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02502328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step limit cycle generation for Rabbit's walking based on nonlinear low dimensional predictive control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (5), pp.838-843. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2004.828314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human based hybrid kinematic/dynamic whole-body control in humanoid robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00993302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator Based on a Three-Mass Linear Inverted Pendulum Model for Dynamic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00982345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 9780443240201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Nonlinear Robust Control of Delta-Like Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2023, 9780323961011. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2021-0-01645-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03779447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L1$ Adaptive Control of a Lower Limb Exoskeleton Dedicated to Kids’ Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, pp.107-129, 2020, 978-981-15-1818-8. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-1819-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Adaptive Model-Based Tracking Control of Low-Inertia Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George M. Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Vehicles: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Pub Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2020, 978-1-53618-876-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.153-169, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02411641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Control Design for a Lower Limb Orthosis: A Comparative Study in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjah Roula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science (58), pp.81-97, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02011321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundant Parallel Robotic Machining Tool: Design, Control and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nabil Derbel; Jawhar Ghommam; Quanmin Zhu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments and Advances in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 175, pp.39-79, 2019, Studies in Systems, Decision and Control, 978-981-13-2211-2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-2212-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.17-34, 2018, 9783110470468. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback with NN Feedforward Control of a Servo-Positioning System for Track Following in HDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.219-240, 2018, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the Inertia Wheel Inverted Pendulum with real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, pp.119-134, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of underactuated mechanical systems in the presence of uncertainties: application to the cart-pole system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, pp.165-187, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc., pp.1-30, 2016, Chapter 1, 978-1634859264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110448436-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics of Hard Disk Drives: RISE Feedback Track Following Control of a R/W Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics: Principles, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., 2015, 978-1-63482-854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00861244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à la commande non linéaire des robots marcheurs bipèdes sous-actionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive STA-Based Tracking Control of AUVs with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive STA Altitude Control of Hybrid Aerial-Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2025 - 15th IFAC Workshop on Adaptative and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Super-Twisting $\mathscr{L}_1$ Adaptive Control for PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1802-1809, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04577906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward Super-Twisting Sliding Mode Control of Parallel Kinematic Manipulators With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.12000-12007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04661496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Human Tracking for Remote Rehabilitation Progress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAECE 2023 - International Conference on Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable L 1 Adaptive Depth and Attitude Control of MEROS Underwater Robot With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SARL* Algorithm for A Differential Drive Robot in a Gazebo Crowded Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2022 - 2nd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9962010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented L1 Adaptive Control for Wheel-Legged Robots: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.22-27, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03691125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Human Balance Recovery Strategies Through Kinematic Motor Synergy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Glasgow, United Kingdom. pp.1792-1796, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03723008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Adaptive Feedforward Sliding Mode Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHA-Based Feedback Control of a Biomimetic AUV for Diver Following: Design, Simulations and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Ratas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.503-509, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03720185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cooperation-based distributed model predictive control using Laguerre functions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Menighed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumedyen Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Juien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA 2019 - 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Constantine, Algeria. pp.123-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LQR-Based Cascaded Control Scheme of a Powered Knee Joint Orthosis for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2021 - 9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Model-Based Robust Super-Twisting Sliding Mode Control of PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.8029-8035, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03343014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding Mode Controller for Reducing Torques Applied to a Rehabilitation Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Medhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.740-746, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Observer-Based Super-Twisting Control for the Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.747-752, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Evaluation of Arm Usage for Human Quiet Standing Balance Recovery through Nonlinear Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCR 2020 - 3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR51572.2020.9344184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Inertia Wheel Inverted Pendulum by Advanced IDA-PBC Based Controllers: Comparative Study and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.753-760, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02747604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Transverse Coordinates for Orbital Stabilization of (Underactuated) Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fredrik Saetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Shiriaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Pchelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.895-900, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02441659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control of Cable-Driven Parallel Robots: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-V 2020 - 1st Virtual IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.8519-8524, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02899141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Effective Robotic Device for Gait Rehabilitation of Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tuning of Augmented $L_{1}$ Adaptive Control for Cerebral Palsy Kids Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2019 - 16th IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.231-237, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2019.8893237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control of PKMs: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6775-6780, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02361068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fast NMPC Scheme for Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Compensation Through B-Spline Neural Network for a Delta Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Núñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and Friction Dynamics Formulation in Control of PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5634-5639, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE controller for class I of underactuated mechanical systems: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE: International Conference on Electromechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Identification of an Heterogeneously Actuated Underwater Manipulator Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018, IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4955-4960, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01822247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Complex Robotic Systems: Challenges, Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.622-631, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented L1 adaptive control of an actuated knee joint exoskeleton: From design to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5708-5714, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion control architecture of a 4-fin U-CAT AUV using DOF prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.1321-1327, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2016.7759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth control of the biomimetic U-CAT turtle-like AUV with experiments in real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keijo Kuusmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.4750-4755, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptive Control of Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1587-1592, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Perturbed Under-Actuated Mechanical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Zayane-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.249-299, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00945690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RISE-Based Adaptive Feedforward Controller for Redundantly Actuated Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.2389-2394, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External disturbance rejection in IDA-PBC controller for underactuated mechanical systems: From theory to real time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01722715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control for a R/W Head Track Following in Hard Disc Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based optimal gain selection in RISE feedback control for hard disk drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PD to Nonlinear Adaptive Depth-Control of a Tethered Autonomous Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference, SSSC: Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track Following Control Using Nonlinear Model Predictive Control in Hard Disk Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for the stabilization of a fast mechatronic system : from simulation to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hangzhou, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130410-3-CN-2034.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Tracking Control for a Head-Positioning in a Hard-Disk-Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED: Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.1368-1373, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Robots: Towards Very High Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2013 - 10th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a New Extended L1 Controller with Experimental Validation on an Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extension of the L1 adaptive controller to drastically reduce the tracking time lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.001-006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Underactuated Mechanical Systems, Application to The Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1029-1034, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Space Feedforward PID Control of Redundantly Actuated Parallel Manipulators with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'12: IFAC Conference on Advances in PID Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brescia, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Parallel Manipulators for Extremely Fast Operations With Load Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2012 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.253-258, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Generation and Control of Humanoid Robots: Towards Human-Like Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35942.52808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of multivariable ℒ1 adaptive control: From design to real-time implementation on an underwater vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algrave, Portugal. pp.76-81, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Feedback Control of an Underwater Vehicle for Wall Following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED'12: 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00714095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptative control for small underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS'12 : International Conference on Underwater Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems for Stabilization and Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Non-Minimum Phase Systems for Generation of Stable Limit Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC'11: 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.1387-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00657453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Running Control of Kangaroo Robot: a One-Leg Planar Underactuated Hopping Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3634-3639, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5648972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00544726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pendule inversé stabilisé par volant d'inertie, un système non linéaire sous-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.1856-1861, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental Comparison of State Observers for the Control of a Parallel Manipulator Without Velocity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Manipulators for Very High Accelerations: The Mechanical Vibrations Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM: Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plateformes Robotiques : De la Théorie à la Pratique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs en Automatique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time control strategy for dynamic walking of a planar under-actuated biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3226-3231, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of Complex Robotic Systems: From Concept to Real-time Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04828192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2F14E75"/>
+    <w:nsid w:val="2C2A1287"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-chemori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-9473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099234815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188561408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356712122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05429367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Roudil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10996-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05362460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Remmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hamamatsu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04636680v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3412797" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05557004v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3668272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05226952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maalej" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jallouli-Khlif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3816" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04782129v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104859" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05103366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prados" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ristolainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3560588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04663497v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Seghiri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansouri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09334-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04925929v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120511" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05053778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fitas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106364" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764372v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Hfaiedh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Abdelkrim" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241274060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05061978v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07318-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04982014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01054-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241267042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04364453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105831" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605914v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3381391" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04744774v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103261" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04516120v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117560" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04507735v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Benazouz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3461156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04165240v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Remmas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115327" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Latreche" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112826" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03909151v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113435" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Shen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanda Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35886-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03978124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Das" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelesh Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843623500032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04065695v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255586" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03883697v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed-Ali" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3224321" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03902652v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113375" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03664459v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3169015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04046617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-07720-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03776018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03495187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jammeli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Elloumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3126674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2021.679570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03356874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109883" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009795v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02918627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3012502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03312753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211031396" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02514747v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hip&#243;lito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Monroy-Anieva" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103864" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281181v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2924561" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484279v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107080" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02925920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aguilar-Mej&#237;a" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01242-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02356817v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif I.K. Sherwani" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Khan" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103354" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02610501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01970636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.12.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salum&#228;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2774318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02163345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01783757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Monoroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abundis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ladaci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2018.094839" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01719182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1331378" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01920187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9528313" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692560v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3662-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01567465v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.05.004" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417501048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723917v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3578-y" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119880v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Maalouf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2015.1.206-4161" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181508v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.02.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres Tamanaja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taktak-Meziou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2014.06" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02502328v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500268331" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.12.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03779447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/modelling-and-nonlinear-robust-control-of-delta-like-parallel-kinematic-manipulators/escorcia-hernandez/978-0-323-96101-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-01645-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02478654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1819-5_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/underwater-vehicles-design-and-applications/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011321v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Roula" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Rizk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_7" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990398v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Isai Gamero Ramirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04577906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591145" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04661496v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802641" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107931v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03691125v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Raza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867587" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826760v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03723008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870922" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03720185v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ratas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838054" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Menighed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Juien Yam&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666730" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03343014v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636168" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03135772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Medhaffar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364130" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131493v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364159" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131481v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364233" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131502v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR51572.2020.9344184" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02441659v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fredrik Saetre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Pchelkin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143866" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116141" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115729v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893237" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426278v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02118344v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820472" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115142v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01822247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brignone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460963" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046900" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723920v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri Ben Abdessalem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487794" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723924v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759218" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keijo Kuusmik" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salumae" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487677" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01722715v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981565" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947456v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808811" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723921v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981615" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778061v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tamanaja" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696988" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809710v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130410-3-CN-2034.00031" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608898" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723934v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315492" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809634v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35942.52808" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00714095v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744717v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809625v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657453v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648972" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429803v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353965" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04828192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-chemori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-9473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099234815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188561408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356712122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04636680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3412797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05362460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Remmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hamamatsu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05557004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3668272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05429367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Roudil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10996-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05053778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fitas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04925929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05103366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prados" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ristolainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3560588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04782129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04663497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Seghiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09334-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Hfaiedh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Abdelkrim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241274060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05226952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maalej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jallouli-Khlif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04982014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01054-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05061978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07318-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241267042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04516120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117560" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04744774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04507735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Benazouz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117470" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3381391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04364453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3461156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Latreche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03909151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04165240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Remmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Shen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanda Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35886-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03978124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Das" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelesh Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843623500032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03664459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3169015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03883697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3224321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03902652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04065695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04046617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-07720-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03776018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03495187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jammeli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Elloumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3126674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2021.679570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03356874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109883" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009795v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02918627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3012502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03312753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211031396" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02925920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aguilar-Mej&#237;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01242-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02356817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif I.K. Sherwani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Khan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2924561" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02514747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hip&#243;lito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Monroy-Anieva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103864" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02610501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01970636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.12.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salum&#228;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2774318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02163345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01783757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Monoroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abundis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ladaci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2018.094839" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01719182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1331378" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01920187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9528313" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692560v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3662-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3578-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417501048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01567465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.05.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Maalouf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2015.1.206-4161" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres Tamanaja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taktak-Meziou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2014.06" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02502328v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500268331" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.12.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03779447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/modelling-and-nonlinear-robust-control-of-delta-like-parallel-kinematic-manipulators/escorcia-hernandez/978-0-323-96101-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-01645-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02478654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1819-5_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/underwater-vehicles-design-and-applications/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011321v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Roula" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Rizk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990398v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Isai Gamero Ramirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04577906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591145" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04661496v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802641" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107931v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826760v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03691125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Raza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867587" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03723008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870922" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03720185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ratas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838054" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Menighed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Juien Yam&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666730" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03343014v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636168" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03135772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Medhaffar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364130" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364233" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131502v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR51572.2020.9344184" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364159" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02441659v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fredrik Saetre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Pchelkin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143866" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116141" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115729v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893237" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426278v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02118344v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820472" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115142v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01822247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brignone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460963" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046900" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723920v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri Ben Abdessalem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487794" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723924v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759218" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keijo Kuusmik" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salumae" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487677" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01722715v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981565" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947456v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808811" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723921v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981615" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778061v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tamanaja" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696988" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130410-3-CN-2034.00031" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608898" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723934v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315492" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809634v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35942.52808" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00714095v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744717v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809625v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657453v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648972" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429803v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353965" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04828192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>