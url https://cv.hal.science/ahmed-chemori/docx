--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed Chemori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmed-chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9739-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099234815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188561408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356712122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received his M.Sc. and Ph.D. degrees in Automatic Control from the Polytechnic Institute of Grenoble, France, in 2001 and 2005, respectively. During 2004–2005, he served as a Research and Teaching Assistant at the Laboratoire de Signaux et Systèmes (LSS, CentraleSupélec) and Université Paris-Sud (Paris 11). He then joined Gipsa-Lab (formerly LAG) as a CNRS postdoctoral researcher. He is currently a Senior CNRS Researcher in Automatic Control and Robotics at the French National Centre for Scientific Research (CNRS), affiliated with the Montpellier Laboratory of Computer Science, Robotics, and Microelectronics (LIRMM). His research interests include nonlinear control (adaptive, robust, and predictive) and its real-time applications in various areas of robotics, including parallel robotics, marine robotics, and wearable robotics. He is the author or co-author of more than 195 scientific publications, including journal articles, patents, books, book chapters, and conference proceedings. He has co-supervised 26 Ph.D. theses (including 21 successfully defended) and more than 40 M.Sc. theses. He is the Head of the Marine Robotics Team, and the Chair of the LIRMM Valorization Committee. He serves as Technical Editor for IEEE/ASME Transactions on Mechatronics and as Guest Editor for several special issues. He is an IEEE Senior Member and an IFAC member of Technical Committees TC1.2 (Adaptive and Learning Systems), TC4.2 (Mechatronic Systems), TC4.3 (Robotics), and TC7.2 (Marine Systems). He has also served as a TPC/IPC member and Associate Editor for several international conferences, including IEEE IROS, IEEE RO-MAN, IFAC ALCOS, IFAC CAMS, and the IFAC World Congress, among others, and has organized multiple scientific events.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation-Based Adaptive Tracking Control of Underwater Vehicles: From Theoretical Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.402-414. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3412797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04636680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Control Allocation and 3D Trajectory Tracking of a Highly Manoeuvrable Underactuated Bio-inspired AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Hamamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.106646. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Adaptive FeedForward Fractional-order RISE α Control of an Actuated Ankle-Foot Orthosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.1-1. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3668272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05557004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extended High-Gain Observer for Robotic Manipulators Robust to Variations in Measurements Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-025-10996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust desired compensation adaptive control for parallel robots: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106364. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiments of an adaptive disturbance observer for tracking control of autonomous underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, pp.120511. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04925929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Mud: Modeling, Control, and Experiments of Quadruped Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asko Ristolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3560588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust super-twisting-based disturbance observer for autonomous underwater vehicles: Design, stability analysis, and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.104859. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04782129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing A* Algorithm for Crowd- and Socially Aware Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.7193-7205. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-024-09334-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04663497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revisited adaptive super-twisting control of underactuated mechanical systems: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (16), pp.3225-3241. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241274060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional‐order L1 adaptive feedback control of dynamical systems: Design, stability analysis, and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jallouli-Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05226952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive approach to underwater ROV control: design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00773-025-01054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04982014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fuzzy logic control method for improved USV path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-025-07318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05061978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resampling algorithm for particle filters and its application in global localization within symmetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (14), pp.2869-2882. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241267042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated STA-based sliding-mode tracking control of AUVs: Design, stability analysis, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117560. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04516120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel feedforward extended model reference adaptive control of PKMs: Design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.103261. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04744774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel intelligent RISE feedback control of autonomous tethered underwater vehicles: Design & real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Benazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.117470. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04507735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Adaptive High-Order Sliding Mode-Based Control for Trajectory Tracking of Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (4), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3381391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STA-based design of an adaptive disturbance observer for autonomous underwater vehicles: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.105831. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04364453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Robust Sliding Mode Control for High-Precision PKMs: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3461156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity analysis of MediaPipe-based measurement system for some human rehabilitation motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112826. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04055464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability based energy-efficient arctic position mooring control of moored offshore structures under ice loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113435. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control allocation for a bio-inspired underactuated AUV in the presence of actuator failures: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.115327. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04165240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensional design of parallel manipulators with an illustrative case study: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.105390. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing neural network for reproducing human postural mode alternation through deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8966. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35886-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel low-cost ZMP estimation method for humanoid gait using inertial measurement devices: Concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (01), pp.2350003. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843623500032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RISE Feedback Control for Robotized Machining With PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3169015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03664459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Observation-Based Robust Tracking Control of Underwater Vehicles: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1477--1492. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3224321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03883697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay high-order sliding mode control for trajectory tracking of autonomous underwater vehicles under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113375. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03902652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedForward Super-Twisting Sliding Mode Control for Robotic Manipulators: Application to PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.3167-3184. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04065695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Home-Based Upper- and Lower-Limb Telerehabilitation Platform with Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (8), pp.10825-10840. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-023-07720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04046617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast nonlinear model predictive control of parallel manipulators: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.105367. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on tracking control of unmanned underwater vehicles: Experiments-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03776018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03246589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03624086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assistive Explicit Model Predictive Control Framework for a Knee Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiseok Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3126674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03495187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Human Arm Strategy and Its Contribution to Balance Recovery Through Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#679570. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2021.679570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse-model intelligent control of fin-actuated underwater robots based on drag force propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.#109883. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03356874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diver tracking in open waters: A low‐cost approach based on visual and acoustic sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Tracking Control of Underwater Vehicles: Design, Stability Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.897-907. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3012502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02918627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03470787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based robust integral of the sign of the error control of class I of underactuated mechanical systems: Theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (2), pp.#014233122110313. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211031396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03312753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive RISE Feedforward Approach based on Associative Memory Neural Networks for the Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.827-847. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01242-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE-based adaptive control for EICoSI exoskeleton to assist knee joint mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif I.K. Sherwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munna Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.#103354. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2019.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02356817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Disturbance Observer for Trajectory Tracking of Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.#107080. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-Based Nonlinear Proportional–Derivative Control for Robust Trajectory Tracking for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.1190-1202. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2019.2924561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution for machining with RA-PKMs: Modelling, control and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Arturo Monroy-Anieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.#103864. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02514747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like Balance Recovery Based on Numerical Model Predictive Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.92050-92060. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02610501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking for autonomous underwater vehicle: An adaptive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01970636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control for 2nd-Order Nonlinear MIMO Systems: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1704063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02406094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of a Hovering Biomimetic Four-Fin Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2774318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear PID control for underwater vehicles: Design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02163345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller based on saturation functions with variable parameters to stabilize an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Monoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Abundis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01783757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional order model reference adaptive control for SCARA robot trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.138-156. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISE.2018.094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RISE-based adaptive control of PKMs: design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frédéric Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1286536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness enhancement of IDA-PBC controller in stabilising the inertia wheel inverted pendulum: theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (12), pp.2657-2672. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1331378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01719182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Submerged Floating Operational System for Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9528313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01920187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RBFNN finite-time control of normal forms for underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (1), pp.301-315. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-generated limit cycle tracking of the underactuated inertia wheel inverted pendulum under IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (3), pp.2195-2226. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hopf-bifurcation to limit cycles control in underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (07), </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127417501048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear depth and yaw control of underwater vehicles with stability analysis and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01567465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of parallel manipulators for very high accelerations without velocity measurement: stability analysis and experiments on Par2 parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (01), pp.43-70. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574714001246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new revised desired compensation adaptive control for enhanced tracking: application to RA-PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (17-18), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2016.1204248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Model-Based Feedforward Compensation in L1 Adaptive Control for Mechanical Manipulators: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.32. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#8466;1 Adaptive Depth and Pitch Control of an Underwater Vehicle with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforward Inertial Actuation for Roll Stabilization of an Underactuated Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.4161-4196. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.206.2015.1.206-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Control of Extremely Fast Parallel Manipulators: Payload Changes and the 100G Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.1520-1535. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2377951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Experimental Comparison of Two Depth Control Schemes for Underwater Vehicles Regular Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Torres Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/59185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear MPC for track following in the design of HDD servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.20-47. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2014.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (15), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00455577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based nonlinear controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nonlinear Model Predictive Control of Fast Systems, 18 (8), pp.876-889. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (3), pp.430-442. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170601069505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.948-952. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit cycle generation for a class of non-linear systems with jumps using a low dimensional predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.1206-1217. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500268331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02502328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step limit cycle generation for Rabbit's walking based on nonlinear low dimensional predictive control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (5), pp.838-843. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2004.828314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human based hybrid kinematic/dynamic whole-body control in humanoid robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00993302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator Based on a Three-Mass Linear Inverted Pendulum Model for Dynamic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00982345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 9780443240201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Nonlinear Robust Control of Delta-Like Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2023, 9780323961011. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2021-0-01645-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03779447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L1$ Adaptive Control of a Lower Limb Exoskeleton Dedicated to Kids’ Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, pp.107-129, 2020, 978-981-15-1818-8. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-1819-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Adaptive Model-Based Tracking Control of Low-Inertia Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George M. Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Vehicles: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Pub Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2020, 978-1-53618-876-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.153-169, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02411641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Control Design for a Lower Limb Orthosis: A Comparative Study in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjah Roula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science (58), pp.81-97, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02011321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundant Parallel Robotic Machining Tool: Design, Control and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nabil Derbel; Jawhar Ghommam; Quanmin Zhu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments and Advances in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 175, pp.39-79, 2019, Studies in Systems, Decision and Control, 978-981-13-2211-2. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-2212-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.17-34, 2018, 9783110470468. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback with NN Feedforward Control of a Servo-Positioning System for Track Following in HDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.219-240, 2018, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the Inertia Wheel Inverted Pendulum with real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, pp.119-134, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of underactuated mechanical systems in the presence of uncertainties: application to the cart-pole system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, pp.165-187, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc., pp.1-30, 2016, Chapter 1, 978-1634859264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110448436-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics of Hard Disk Drives: RISE Feedback Track Following Control of a R/W Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics: Principles, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., 2015, 978-1-63482-854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00861244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à la commande non linéaire des robots marcheurs bipèdes sous-actionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive STA-Based Tracking Control of AUVs with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive STA Altitude Control of Hybrid Aerial-Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2025 - 15th IFAC Workshop on Adaptative and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Super-Twisting $\mathscr{L}_1$ Adaptive Control for PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1802-1809, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04577906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward Super-Twisting Sliding Mode Control of Parallel Kinematic Manipulators With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.12000-12007, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04661496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Human Tracking for Remote Rehabilitation Progress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAECE 2023 - International Conference on Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable L 1 Adaptive Depth and Attitude Control of MEROS Underwater Robot With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SARL* Algorithm for A Differential Drive Robot in a Gazebo Crowded Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2022 - 2nd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9962010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented L1 Adaptive Control for Wheel-Legged Robots: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.22-27, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03691125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Human Balance Recovery Strategies Through Kinematic Motor Synergy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Glasgow, United Kingdom. pp.1792-1796, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03723008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Adaptive Feedforward Sliding Mode Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHA-Based Feedback Control of a Biomimetic AUV for Diver Following: Design, Simulations and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Ratas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.503-509, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03720185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cooperation-based distributed model predictive control using Laguerre functions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Menighed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumedyen Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Juien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA 2019 - 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Constantine, Algeria. pp.123-138, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LQR-Based Cascaded Control Scheme of a Powered Knee Joint Orthosis for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2021 - 9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Model-Based Robust Super-Twisting Sliding Mode Control of PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.8029-8035, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03343014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding Mode Controller for Reducing Torques Applied to a Rehabilitation Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Medhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.740-746, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Observer-Based Super-Twisting Control for the Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.747-752, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Evaluation of Arm Usage for Human Quiet Standing Balance Recovery through Nonlinear Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCR 2020 - 3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR51572.2020.9344184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Inertia Wheel Inverted Pendulum by Advanced IDA-PBC Based Controllers: Comparative Study and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.753-760, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02747604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Transverse Coordinates for Orbital Stabilization of (Underactuated) Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fredrik Saetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Shiriaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Pchelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.895-900, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02441659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control of Cable-Driven Parallel Robots: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-V 2020 - 1st Virtual IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.8519-8524, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02899141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Effective Robotic Device for Gait Rehabilitation of Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tuning of Augmented $L_{1}$ Adaptive Control for Cerebral Palsy Kids Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2019 - 16th IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.231-237, </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2019.8893237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control of PKMs: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6775-6780, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02361068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fast NMPC Scheme for Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Compensation Through B-Spline Neural Network for a Delta Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Núñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and Friction Dynamics Formulation in Control of PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5634-5639, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE controller for class I of underactuated mechanical systems: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE: International Conference on Electromechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Identification of an Heterogeneously Actuated Underwater Manipulator Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018, IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4955-4960, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01822247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Complex Robotic Systems: Challenges, Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.622-631, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented L1 adaptive control of an actuated knee joint exoskeleton: From design to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5708-5714, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion control architecture of a 4-fin U-CAT AUV using DOF prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.1321-1327, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2016.7759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth control of the biomimetic U-CAT turtle-like AUV with experiments in real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keijo Kuusmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.4750-4755, </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptive Control of Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1587-1592, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Perturbed Under-Actuated Mechanical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Zayane-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.249-299, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00945690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RISE-Based Adaptive Feedforward Controller for Redundantly Actuated Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.2389-2394, </w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External disturbance rejection in IDA-PBC controller for underactuated mechanical systems: From theory to real time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01722715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control for a R/W Head Track Following in Hard Disc Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based optimal gain selection in RISE feedback control for hard disk drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PD to Nonlinear Adaptive Depth-Control of a Tethered Autonomous Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference, SSSC: Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track Following Control Using Nonlinear Model Predictive Control in Hard Disk Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for the stabilization of a fast mechatronic system : from simulation to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hangzhou, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130410-3-CN-2034.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Tracking Control for a Head-Positioning in a Hard-Disk-Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED: Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.1368-1373, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Robots: Towards Very High Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2013 - 10th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a New Extended L1 Controller with Experimental Validation on an Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extension of the L1 adaptive controller to drastically reduce the tracking time lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.001-006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Underactuated Mechanical Systems, Application to The Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1029-1034, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Space Feedforward PID Control of Redundantly Actuated Parallel Manipulators with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'12: IFAC Conference on Advances in PID Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brescia, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Parallel Manipulators for Extremely Fast Operations With Load Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2012 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.253-258, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Generation and Control of Humanoid Robots: Towards Human-Like Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35942.52808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of multivariable ℒ1 adaptive control: From design to real-time implementation on an underwater vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algrave, Portugal. pp.76-81, </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Feedback Control of an Underwater Vehicle for Wall Following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED'12: 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00714095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptative control for small underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS'12 : International Conference on Underwater Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems for Stabilization and Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Non-Minimum Phase Systems for Generation of Stable Limit Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC'11: 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.1387-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00657453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Running Control of Kangaroo Robot: a One-Leg Planar Underactuated Hopping Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3634-3639, </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5648972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00544726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pendule inversé stabilisé par volant d'inertie, un système non linéaire sous-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.1856-1861, </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental Comparison of State Observers for the Control of a Parallel Manipulator Without Velocity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Manipulators for Very High Accelerations: The Mechanical Vibrations Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM: Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plateformes Robotiques : De la Théorie à la Pratique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs en Automatique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time control strategy for dynamic walking of a planar under-actuated biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3226-3231, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of Complex Robotic Systems: From Concept to Real-time Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04828192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:84.635416666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ahmed Chemori </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ahmed-chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9739-9473</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099234815</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188561408</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EQP56YEAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000356712122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> received his M.Sc. and Ph.D. degrees in Automatic Control from the Polytechnic Institute of Grenoble, France, in 2001 and 2005, respectively. During 2004–2005, he served as a Research and Teaching Assistant at the Laboratoire de Signaux et Systèmes (LSS, CentraleSupélec) and Université Paris-Sud (Paris 11). He then joined Gipsa-Lab (formerly LAG) as a CNRS postdoctoral researcher. He is currently a Senior CNRS Researcher in Automatic Control and Robotics at the French National Centre for Scientific Research (CNRS), affiliated with the Montpellier Laboratory of Computer Science, Robotics, and Microelectronics (LIRMM). His research interests include nonlinear control (adaptive, robust, and predictive) and its real-time applications in various areas of robotics, including parallel robotics, marine robotics, and wearable robotics. He is the author or co-author of more than 195 scientific publications, including journal articles, patents, books, book chapters, and conference proceedings. He has co-supervised 26 Ph.D. theses (including 21 successfully defended) and more than 40 M.Sc. theses. He is the Head of the Marine Robotics Team, and the Chair of the LIRMM Valorization Committee. He serves as Technical Editor for IEEE/ASME Transactions on Mechatronics and as Guest Editor for several special issues. He is an IEEE Senior Member and an IFAC member of Technical Committees TC1.2 (Adaptive and Learning Systems), TC4.2 (Mechatronic Systems), TC4.3 (Robotics), and TC7.2 (Marine Systems). He has also served as a TPC/IPC member and Associate Editor for several international conferences, including IEEE IROS, IEEE RO-MAN, IFAC ALCOS, IFAC CAMS, and the IFAC World Congress, among others, and has organized multiple scientific events.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (78)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extended High-Gain Observer for Robotic Manipulators Robust to Variations in Measurements Sampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanick Roudil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-025-10996-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05429367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation-Based Adaptive Tracking Control of Underwater Vehicles: From Theoretical Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Systems, Man, and Cybernetics: Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 56 (1), pp.402-414. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSMC.2024.3412797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04636680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Control Allocation and 3D Trajectory Tracking of a Highly Manoeuvrable Underactuated Bio-inspired AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Meurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuya Hamamatsu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 167, pp.106646. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05362460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time Adaptive FeedForward Fractional-order RISE α Control of an Actuated Ankle-Foot Orthosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Bey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 23, pp.6161-6174. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2026.3668272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05557004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fractional‐order L1 adaptive feedback control of dynamical systems: Design, stability analysis, and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Jallouli-Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/asjc.3816⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05226952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walking in Mud: Modeling, Control, and Experiments of Quadruped Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Godon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Prados</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asko Ristolainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2025.3560588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05103366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust super-twisting-based disturbance observer for autonomous underwater vehicles: Design, stability analysis, and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.104859. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2024.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04782129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socializing A* Algorithm for Crowd- and Socially Aware Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50, pp.7193-7205. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-024-09334-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04663497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced robust desired compensation adaptive control for parallel robots: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 162, pp.106364. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2025.106364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05053778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and experiments of an adaptive disturbance observer for tracking control of autonomous underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 322, pp.120511. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2025.120511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04925929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A revisited adaptive super-twisting control of underactuated mechanical systems: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (16), pp.3225-3241. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241274060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-driven fuzzy logic control method for improved USV path planning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chenglong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 81 (7), pp.844. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11227-025-07318-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05061978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel adaptive approach to underwater ROV control: design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, pp.311-328. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00773-025-01054-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04982014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new resampling algorithm for particle filters and its application in global localization within symmetric environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47 (14), pp.2869-2882. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312241267042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04675915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Adaptive High-Order Sliding Mode-Based Control for Trajectory Tracking of Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 49 (4), pp.1337-1349. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2024.3381391⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04605914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STA-based design of an adaptive disturbance observer for autonomous underwater vehicles: From concept to real-time validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 144, pp.105831. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2023.105831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04364453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel feedforward extended model reference adaptive control of PKMs: Design and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 104, pp.103261. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2024.103261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04744774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturated STA-based sliding-mode tracking control of AUVs: Design, stability analysis, and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 301, pp.117560. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04516120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel intelligent RISE feedback control of autonomous tethered underwater vehicles: Design & real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raissa Benazouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 300, pp.117470. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.117470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04507735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive Robust Sliding Mode Control for High-Precision PKMs: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TASE.2024.3461156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04713844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault-tolerant control allocation for a bio-inspired underactuated AUV in the presence of actuator failures: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 285, pp.115327. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2023.115327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04165240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal dimensional design of parallel manipulators with an illustrative case study: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelouahab Zaatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 188, pp.105390. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2023.105390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04099672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability and validity analysis of MediaPipe-based measurement system for some human rehabilitation motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.112826. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.measurement.2023.112826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04055464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural reliability based energy-efficient arctic position mooring control of moored offshore structures under ice loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoyue Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuanhui Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113435. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03909151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organizing neural network for reproducing human postural mode alternation through deep reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanda Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.8966. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-35886-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04116304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel low-cost ZMP estimation method for humanoid gait using inertial measurement devices: Concept and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (01), pp.2350003. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0219843623500032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03978124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RISE Feedback Control for Robotized Machining With PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.39-54. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3169015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03664459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous–Discrete Observation-Based Robust Tracking Control of Underwater Vehicles: Design, Stability Analysis, and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ahmed-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (4), pp.1477--1492. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2022.3224321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03883697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-delay high-order sliding mode control for trajectory tracking of autonomous underwater vehicles under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 268, pp.113375. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2022.113375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03902652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FeedForward Super-Twisting Sliding Mode Control for Robotic Manipulators: Application to PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 39 (4), pp.3167-3184. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2023.3255586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04065695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new fast nonlinear model predictive control of parallel manipulators: Design and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130, pp.105367. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2022.105367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03834682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Home-Based Upper- and Lower-Limb Telerehabilitation Platform with Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlen Kerboua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal for Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 48 (8), pp.10825-10840. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13369-023-07720-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04046617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Optimal Pick-and-Throw S-Curve Trajectories for Fast Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (6), pp.4707-4717. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2022.3164247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03650958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Robust Mechanical Design of PAR2 Delta-Like Parallel Kinematic Manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.#JMR-21-1145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4051360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03246589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear Model Predictive Control for the Position Tracking of Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (4), pp.2597-2616. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TRO.2022.3152705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03624086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey on tracking control of unmanned underwater vehicles: Experiments-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54, pp.125-147. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2022.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03776018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Assistive Explicit Model Predictive Control Framework for a Knee Rehabilitation Exoskeleton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huiseok Moon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (5), pp.3636-3647. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2021.3126674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03495187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic sensitivity analysis of manipulators using a novel dimensionless index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaoua Brahmia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 150, pp.104021. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2022.104021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproducing Human Arm Strategy and Its Contribution to Balance Recovery Through Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Neurorobotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.#679570. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbot.2021.679570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03227266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse-model intelligent control of fin-actuated underwater robots based on drag force propulsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.#109883. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2021.109883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03356874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diver tracking in open waters: A low‐cost approach based on visual and acoustic sensor fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Walid Remmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Field Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 38 (3), pp.494-508. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rob.21999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009795v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive Tracking Control of Underwater Vehicles: Design, Stability Analysis and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (2), pp.897-907. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TMECH.2020.3012502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02918627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03470787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based robust integral of the sign of the error control of class I of underactuated mechanical systems: Theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of Measurement and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (2), pp.#014233122110313. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/01423312211031396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03312753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation-Based Nonlinear Proportional–Derivative Control for Robust Trajectory Tracking for Autonomous Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (4), pp.1190-1202. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2019.2924561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02281181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new solution for machining with RA-PKMs: Modelling, control and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Arturo Monroy-Anieva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism and Machine Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 150, pp.#103864. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.103864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02514747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Adaptive RISE Feedforward Approach based on Associative Memory Neural Networks for the Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Nuñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.827-847. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01242-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02925920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE-based adaptive control for EICoSI exoskeleton to assist knee joint mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kashif I.K. Sherwani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neelesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Munna Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer S. Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotics and Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.#103354. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.robot.2019.103354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02356817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Disturbance Observer for Trajectory Tracking of Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 200, pp.#107080. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2020.107080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02484279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-like Balance Recovery Based on Numerical Model Predictive Control Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.92050-92060. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2995104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02610501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory tracking for autonomous underwater vehicle: An adaptive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 172, pp.511-522. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2018.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01970636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control for 2nd-Order Nonlinear MIMO Systems: Theory and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2019.1704063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02406094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of a Hovering Biomimetic Four-Fin Underwater Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (1), pp.54-71. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JOE.2017.2774318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear PID control for underwater vehicles: Design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.96-105. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2019.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02163345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller based on saturation functions with variable parameters to stabilize an AUV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Monoroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Abundis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Naval Architecture and Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.211-224. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijnaoe.2018.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01783757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractional order model reference adaptive control for SCARA robot trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Bensafia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Ladaci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khatir Khettab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial and Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (2), pp.138-156. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJISE.2018.094839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new RISE-based adaptive control of PKMs: design, stability analysis and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Frédéric Jenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (3), pp.593-607. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1286536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness enhancement of IDA-PBC controller in stabilising the inertia wheel inverted pendulum: theory and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (12), pp.2657-2672. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2017.1331378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01719182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Submerged Floating Operational System for Robotic Manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianbo Xiang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/9528313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01920187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive RBFNN finite-time control of normal forms for underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 90 (1), pp.301-315. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3662-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01692560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-generated limit cycle tracking of the underactuated inertia wheel inverted pendulum under IDA-PBC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89 (3), pp.2195-2226. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-017-3578-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hopf-bifurcation to limit cycles control in underactuated mechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassène Gritli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of bifurcation and chaos in applied sciences and engineering </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (07), </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S0218127417501048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saturation based nonlinear depth and yaw control of underwater vehicles with stability analysis and real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Antonio Torres Muñoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogelio Lozano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01567465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of parallel manipulators for very high accelerations without velocity measurement: stability analysis and experiments on Par2 parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (01), pp.43-70. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0263574714001246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new revised desired compensation adaptive control for enhanced tracking: application to RA-PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30 (17-18), pp.1199-1214. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01691864.2016.1204248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Model-Based Feedforward Compensation in L1 Adaptive Control for Mechanical Manipulators: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Robotics and AI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.32. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/frobt.2015.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&#8466;1 Adaptive Depth and Pitch Control of an Underwater Vehicle with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 98, pp.66-77. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01181508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedforward Inertial Actuation for Roll Stabilization of an Underactuated Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tempier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (1), pp.4161-4196. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2316/Journal.206.2015.1.206-4161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Control of Extremely Fast Parallel Manipulators: Payload Changes and the 100G Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (4), pp.1520-1535. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCST.2014.2377951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01342858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Experimental Comparison of Two Depth Control Schemes for Underwater Vehicles Regular Paper</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Torres Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos Mercado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 12 (2), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/59185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear and nonlinear MPC for track following in the design of HDD servo systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Systems, Control and Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (1), pp.20-47. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSCC.2014.06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 23 (15), pp.1999-2014. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00455577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based nonlinear controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nonlinear Model Predictive Control of Fast Systems, 18 (8), pp.876-889. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.1248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00176071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 80 (3), pp.430-442. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170601069505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Stabilization with Low Computational Cost of the Discrete-Time Chain of Integrators by Means of Bounded Controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Hably</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 52 (5), pp.948-952. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2007.895956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00152310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit cycle generation for a class of non-linear systems with jumps using a low dimensional predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 78 (15), pp.1206-1217. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207170500268331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02502328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-step limit cycle generation for Rabbit's walking based on nonlinear low dimensional predictive control scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazen Alamir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16 (5), pp.259-277. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2005.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Planar Underactuated Biped on a Complete Walking Cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Loria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 49 (5), pp.838-843. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAC.2004.828314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02360749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human based hybrid kinematic/dynamic whole-body control in humanoid robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00993302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator Based on a Three-Mass Linear Inverted Pendulum Model for Dynamic Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Paris, France. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00982345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, 9780443240201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04764542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and Nonlinear Robust Control of Delta-Like Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipolito Aguilar-Sierra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 200 p., 2023, 9780323961011. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2021-0-01645-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03779447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">$L1$ Adaptive Control of a Lower Limb Exoskeleton Dedicated to Kids’ Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Trends in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, pp.107-129, 2020, 978-981-15-1818-8. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-1819-5_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02478654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Adaptive Model-Based Tracking Control of Low-Inertia Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auwal Tijjani Shehu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">George M. Roman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Underwater Vehicles: Design and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 2, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nova Science Pub Inc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-32, 2020, 978-1-53618-876-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03009836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Control Design for a Lower Limb Orthosis: A Comparative Study in Different Operating Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjah Roula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rany Rizk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Zaatar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mechanisms and Machine Science (58), pp.81-97, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02011321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.153-169, 2019, 978-3-319-89910-7. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-89911-4_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02411641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Redundant Parallel Robotic Machining Tool: Design, Control and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nabil Derbel; Jawhar Ghommam; Quanmin Zhu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments and Advances in Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 175, pp.39-79, 2019, Studies in Systems, Decision and Control, 978-981-13-2211-2. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-2212-9_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 5, De Gruyter, pp.17-34, 2018, 9783110470468. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback with NN Feedforward Control of a Servo-Positioning System for Track Following in HDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation, and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.219-240, 2018, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470468-013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-Free Control of the Inertia Wheel Inverted Pendulum with real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 5, pp.119-134, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of underactuated mechanical systems in the presence of uncertainties: application to the cart-pole system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faiçal Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Inverted Pendulum in Control Theory and Robotics: From Theory to New Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapter 8, pp.165-187, 2017, 978-1-78561-320-3. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/PBCE111E_ch8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01891593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cecilia Norton. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Pub Inc., pp.1-30, 2016, Chapter 1, 978-1634859264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems, Automation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110448436-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechatronics of Hard Disk Drives: RISE Feedback Track Following Control of a R/W Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics: Principles, Technologies and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, Inc., 2015, 978-1-63482-854-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01893919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Poulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00180746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'un automate à actionnement parallèle redondant, dispositif de commande associé et automate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR20110002509. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00861244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proof of an Algorithm to Compute Time-Optimal Third Order Polynomial S-curve Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] LIRMM (UM, CNRS). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03275300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions à la commande non linéaire des robots marcheurs bipèdes sous-actionnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Automatique / Robotique. Institut National Polytechnique de Grenoble - INPG, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00168406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (86)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Adaptive STA-Based Tracking Control of AUVs with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 10th IFAC Symposium on Mechatronic Systems and 14th Symposium on Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive STA Altitude Control of Hybrid Aerial-Underwater Vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Isai Gamero Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Guerrero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2025 - 15th IFAC Workshop on Adaptative and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2025, Mexico city, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05087357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective Optimal Trajectory Generation for a Kite-based Ship Traction System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenza Khedache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Loustau-Laguide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kostia Roncin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WESC 2025 - Wind Energy Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECN, Jun 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Nonlinear Super-Twisting $\mathscr{L}_1$ Adaptive Control for PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2024 - 22nd European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Stockholm, Sweden. pp.1802-1809, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC64448.2024.10591145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04577906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feedforward Super-Twisting Sliding Mode Control of Parallel Kinematic Manipulators With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2024 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Abu Dhabi, United Arab Emirates. pp.12000-12007, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS58592.2024.10802641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04661496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-based Human Tracking for Remote Rehabilitation Progress Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameur Latreche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridha Kelaiaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAECE 2023 - International Conference on Advances in Electrical and Computer Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tebessa, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04107931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Extended Desired Compensation Adaptive Law for High-Speed Pick-and-Throw with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.627-633, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable L 1 Adaptive Depth and Attitude Control of MEROS Underwater Robot With Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sifan Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented L1 Adaptive Control for Wheel-Legged Robots: Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fahad Raza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Atlanta, United States. pp.22-27, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03691125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of SARL* Algorithm for A Differential Drive Robot in a Gazebo Crowded Simulation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seif Eddine Seghiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAEE 2022 - 2nd International Conference on Advanced Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Constantine, Algeria. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICAEE53772.2022.9962010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03826760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-Local Model-Based Intelligent Robust Control of PKMs: Theory and Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.634-640, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Human Balance Recovery Strategies Through Kinematic Motor Synergy Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC 2022 - 44th Annual International Conference of the IEEE Engineering in Medicine and Biology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jul 2022, Glasgow, United Kingdom. pp.1792-1796, </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EMBC48229.2022.9870922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03723008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Adaptive Feedforward Sliding Mode Control of PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youcef Mohamed Fitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALCOS 2022 - 14th IFAC International Workshop on Adaptive and Learning Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Casablanca, Morocco. pp.621-626, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.07.381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03713920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Augmented RISE Feedback Controller for Pick-and-Throw Applications with PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYROCO 2021/22 - 13th IFAC Symposium on Robot Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Matsumoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03818538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHA-Based Feedback Control of a Biomimetic AUV for Diver Following: Design, Simulations and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Ratas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, London, United Kingdom. pp.503-509, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9838054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03720185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Networked cooperation-based distributed model predictive control using Laguerre functions for large-scale systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Menighed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boumedyen Boussaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Juien Yamé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA 2019 - 4th International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Constantine, Algeria. pp.123-138, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-15-6403-1_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel LQR-Based Cascaded Control Scheme of a Powered Knee Joint Orthosis for Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Jammeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSC 2021 - 9th International Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Caen, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSC50472.2021.9666730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03523073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Model-Based Robust Super-Twisting Sliding Mode Control of PKMs: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2021 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Prague, Czech Republic. pp.8029-8035, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS51168.2021.9636168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03343014v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Fuzzy Sliding Mode Controller for Reducing Torques Applied to a Rehabilitation Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Medhaffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.740-746, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03135772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the Inertia Wheel Inverted Pendulum by Advanced IDA-PBC Based Controllers: Comparative Study and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.753-760, </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundancy Resolution integrated Model Predictive Control of CDPRs: Concept, Implementation and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2020 - 37th IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Paris (Virtual), France. pp.3889-3895, </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA40945.2020.9197271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02747604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disturbance Observer-Based Super-Twisting Control for the Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2020 - 17th International Multi-Conference on Systems, Signals &amp; Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Sfax, Tunisia. pp.747-752, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD49366.2020.9364233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness Evaluation of Arm Usage for Human Quiet Standing Balance Recovery through Nonlinear Model Predictive Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keli Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitsuhiro Hayashibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCR 2020 - 3rd International Conference on Control and Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Tokyo, Japan. pp.150-153, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCR51572.2020.9344184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03131502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excessive Transverse Coordinates for Orbital Stabilization of (Underactuated) Mechanical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Fredrik Saetre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Shiriaev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepan Pchelkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2020 - 18th European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Saint Petersburg, Russia. pp.895-900, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC51009.2020.9143866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02441659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control of Cable-Driven Parallel Robots: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Chikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-V 2020 - 1st Virtual IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. pp.8519-8524, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02899141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Effective Robotic Device for Gait Rehabilitation of Children With Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.268-273, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent Tuning of Augmented $L_{1}$ Adaptive Control for Cerebral Palsy Kids Rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2019 - 16th IEEE International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Istanbul, Turkey. pp.231-237, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2019.8893237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Time-Varying Feedback RISE Control of PKMs: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS 2019 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Macau, China. pp.6775-6780, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS40897.2019.8968228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02361068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Fast NMPC Scheme for Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rihab Kouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Bouani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCC 2019 - 1st IEEE International Conference on Signal, Control and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Hammamet, Tunisia. pp.69-75, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SCC47175.2019.9116179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02426278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Intelligent Compensation Through B-Spline Neural Network for a Delta Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonatan Martín Escorcia-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hipólito Aguilar-Sierra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Aguilar-Mejía</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Humbérto Arroyo-Núñez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2019 - 6th International Conference on Control, Decision and Information Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France. pp.361-366, </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02118344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Control of Large-Dimension Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Cavalcanti Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CableCon 2019 : 4th International Conference on Cable-Driven Parallel Robots</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Krakow, Poland. pp.221-232, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20751-9_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02155794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actuator and Friction Dynamics Formulation in Control of PKMs: From Design to Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Madrid, Spain. pp.5634-5639, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2018.8594329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01887156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE controller for class I of underactuated mechanical systems: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Hfaiedh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Abdelkrim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEE: International Conference on Electromechanical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Skikda, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02115142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Modeling and Identification of an Heterogeneously Actuated Underwater Manipulator Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Leborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Brignone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2018, IEEE International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Brisbane, Australia. pp.4955-4960, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2018.8460963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01822247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Adaptive Terminal Sliding Mode Control for Parallel Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal El-Ghazaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Singapore, Singapore. pp.6086-6092, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2017.7989722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Non-Model-Based to Model-Based Control of PKMs: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Saied</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maher El Rafei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clovis Francis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAMMRMS: International Congress for the Advancement of Mechanism, Machine, Robotics and Mechatronics Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Complex Robotic Systems: Challenges, Design and Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MMAR: Methods and Models in Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Miedzyzdroje, Poland. pp.622-631, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MMAR.2017.8046900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01718226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmented L1 adaptive control of an actuated knee joint exoskeleton: From design to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Rifaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sabri Ben Abdessalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samer Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Amirat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.5708-5714, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion control architecture of a 4-fin U-CAT AUV using DOF prioritization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumäe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Daejeon, South Korea. pp.1321-1327, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2016.7759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth control of the biomimetic U-CAT turtle-like AUV with experiments in real operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keijo Kuusmik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taavi Salumae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarja Kruusmaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Stockholm, Sweden. pp.4750-4755, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2016.7487677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptive Control of Parallel Kinematic Manipulators: Design and Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Seattle, WA, United States. pp.1587-1592, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2015.7139400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Perturbed Under-Actuated Mechanical System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chadia Zayane-Aissa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taous-Meriem Laleg-Kirati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Sydney, Australia. pp.249-299, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2015.7320644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01343312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00945690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01089549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel RISE-Based Adaptive Feedforward Controller for Redundantly Actuated Parallel Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.2389-2394, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">External disturbance rejection in IDA-PBC controller for underactuated mechanical systems: From theory to real time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Khraief Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safya Belghith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01722715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISE Feedback Control for a R/W Head Track Following in Hard Disc Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2014.6808811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00947456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction-based optimal gain selection in RISE feedback control for hard disk drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CCA: Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Juan Les Antibes, France. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01723921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Extension of Desired Compensation Adaptive Control and its Real-Time Application to Redundantly Actuated PKMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.1670-1675, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2014.6942779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01070862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Cable-Driven Parallel Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Lamaury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Gouttefarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Elie Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.4879-4886, </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6697060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01221399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From PD to Nonlinear Adaptive Depth-Control of a Tethered Autonomous Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Tamanaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Joint conference, SSSC: Symposium on System Structure and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00778061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2013.6564107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00804250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Track Following Control Using Nonlinear Model Predictive Control in Hard Disk Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2013.6696988⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictive control for the stabilization of a fast mechatronic system : from simulation to real-time experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Mechatronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Hangzhou, China. pp.237-242, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130410-3-CN-2034.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Predictive Tracking Control for a Head-Positioning in a Hard-Disk-Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manel Taktak-Meziou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawhar Ghommam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED: Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Platanias-Chania, Crete, Greece. pp.1368-1373, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2013.6608898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Robots: Towards Very High Accelerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2013 - 10th International Multi-Conference on Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Analysis of a New Extended L1 Controller with Experimental Validation on an Underwater Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC: Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00847170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new extension of the L1 adaptive controller to drastically reduce the tracking time lags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOLCOS: Nonlinear Control Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.001-006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Human Data in Design of Human-Like Walking Control in Humanoid Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Galdeano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Bennehar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Symposium on Robot Control, Syroco 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dubrovnik, Croatia. pp.485-490, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120905-3-HR-2030.00187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Underactuated Mechanical Systems, Application to The Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Sallantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.1029-1034, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2012.6315492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Space Adaptive Control of Redundantly Actuated Parallel Manipulators for Extremely Fast Operations With Load Changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRA 2012 - International Conference on Robotics and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Saint Paul, MN, United States. pp.253-258, </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICRA.2012.6224597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual-Space Feedforward PID Control of Redundantly Actuated Parallel Manipulators with Real-Time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micaël Michelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'12: IFAC Conference on Advances in PID Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Brescia, Italy. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Generation and Control of Humanoid Robots: Towards Human-Like Walking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.35942.52808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel application of multivariable ℒ1 adaptive control: From design to real-time implementation on an underwater vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Vilamoura-Algrave, Portugal. pp.76-81, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2012.6385498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State Feedback Control of an Underwater Vehicle for Wall Following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MED'12: 20th Mediterranean Conference on Control and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelona, Spain. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00714095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L1 Adaptative control for small underwater vehicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divine Maalouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Creuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOURS'12 : International Conference on Underwater Remote Sensing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Underactuated Mechanical Systems for Stabilization and Limit Cycle Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEECA: International Conference on Electrical Engineering and Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Khenchela, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dual Model-Free Control of Non-Minimum Phase Systems for Generation of Stable Limit Cycles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC'11: 50th IEEE Conference on Decision and Control and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, Florida, United States. pp.1387-1392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00657453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Model Predictive Running Control of Kangaroo Robot: a One-Leg Planar Underactuated Hopping Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Carlési</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.3634-3639, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5648972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00544726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pendule inversé stabilisé par volant d'inertie, un système non linéaire sous-actionné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahla Touati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00723940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptative Force Feedback Control for 3D Compensation of Physiological Motion in Beating Heart Surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Zarrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.1856-1861, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An experimental Comparison of State Observers for the Control of a Parallel Manipulator Without Velocity Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2301-2306, </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2010.5650400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00545491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Parallel Manipulators for Very High Accelerations: The Mechanical Vibrations Issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PACAM: Pan-American Congress of Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Foz do Iguaçu, PR, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00641588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Plateformes Robotiques : De la Théorie à la Pratique ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Démonstrateurs en Automatique 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00809662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Le Floch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dombre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00643523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A discrete-time control strategy for dynamic walking of a planar under-actuated biped robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.3226-3231, </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5353965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control-related issues in mini-robotics for endoluminal surgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Poignet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Zemiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBC: Engineering in Medicine and Biology Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Minneapolis, MN, United States. pp.6850-6855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00431187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Dual Mode Adaptive Control of PAR2 : a 2-dof Planar Parallel Manipulator, with Real-time Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Sartori Natal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pierrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Company</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.2114-2119, </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2009.5354083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00429818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Andary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00305317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Krut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global discrete-time stabilization of the PVTOL aircraft based on fast predictive control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.1747-1752, </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for trajectories tracking and stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NMPCFS: Nonlinear Model Predictive Control for Fast Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prediction based controller for stabilization of a non-minimum phase PVTOL aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Control of Complex Robotic Systems: From Concept to Real-time Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Chemori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robotics [cs.RO]. Université de montpellier, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04828192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C2A1287"/>
+    <w:nsid w:val="06654F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-chemori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-9473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099234815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188561408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356712122" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04636680v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3412797" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05362460v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Remmas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meurer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hamamatsu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106646" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05557004v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3668272" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05429367v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Roudil" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10996-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05053778v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fitas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106364" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04925929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120511" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05103366v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prados" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ristolainen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3560588" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04782129v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104859" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04663497v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Seghiri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansouri" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09334-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764372v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Hfaiedh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Abdelkrim" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241274060" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05226952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maalej" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jallouli-Khlif" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3816" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04982014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01054-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05061978v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Wang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07318-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241267042" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04516120v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117560" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04744774v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103261" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04507735v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Benazouz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117470" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605914v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3381391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04364453v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105831" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3461156" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055464v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Latreche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112826" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03909151v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04165240v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Remmas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115327" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116304v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Shen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanda Li" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35886-y" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03978124v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Das" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelesh Kumar" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843623500032" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03664459v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3169015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03883697v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed-Ali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3224321" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03902652v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113375" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04065695v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255586" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04046617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-07720-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834682v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105367" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03776018v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03495187v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jammeli" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Elloumi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3126674" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227266v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2021.679570" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03356874v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109883" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009795v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21999" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02918627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3012502" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03312753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211031396" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02925920v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aguilar-Mej&#237;a" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01242-9" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02356817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif I.K. Sherwani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Khan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103354" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484279v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107080" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281181v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2924561" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02514747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hip&#243;lito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Monroy-Anieva" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103864" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02610501v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995104" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01970636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.12.027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718243v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salum&#228;e" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2774318" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02163345v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.06.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01783757v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Monoroy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abundis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2018.04.002" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887395v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ladaci" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2018.094839" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01719182v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief Haddad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1331378" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01920187v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9528313" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692560v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3662-3" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723917v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3578-y" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723915v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417501048" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01567465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.05.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181508v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Maalouf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.02.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119880v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2015.1.206-4161" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119793v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres Tamanaja" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59185" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718130v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taktak-Meziou" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2014.06" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02502328v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500268331" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083873v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.12.001" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03779447v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/modelling-and-nonlinear-robust-control-of-delta-like-parallel-kinematic-manipulators/escorcia-hernandez/978-0-323-96101-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-01645-X" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02478654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1819-5_6" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009836v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/underwater-vehicles-design-and-applications/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011321v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Roula" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Rizk" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990398v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-013" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891582v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch5" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891593v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893919v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168406v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087904v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Isai Gamero Ramirez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087357v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04577906v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591145" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04661496v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802641" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107931v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818536v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Wang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826760v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962010" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03691125v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Raza" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867587" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03723008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870922" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03720185v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ratas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838054" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420187v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Menighed" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Juien Yam&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_9" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523073v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666730" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03343014v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636168" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03135772v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Medhaffar" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364130" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131481v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364233" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131502v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR51572.2020.9344184" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364159" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02441659v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fredrik Saetre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Pchelkin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143866" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426698v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116141" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115729v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893237" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426278v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116179" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02118344v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820472" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115142v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01822247v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brignone" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460963" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718226v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046900" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723920v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri Ben Abdessalem" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487794" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723924v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759218" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343321v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keijo Kuusmik" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salumae" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487677" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01722715v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981565" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947456v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808811" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723921v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981615" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778061v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tamanaja" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847648v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696988" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809710v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130410-3-CN-2034.00031" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847646v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608898" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847170v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841558v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723934v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315492" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809634v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35942.52808" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746494v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385498" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00714095v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744717v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809625v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657453v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544726v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648972" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809662v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429803v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353965" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04828192v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-chemori" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9739-9473" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099234815" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188561408" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EQP56YEAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000356712122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05429367v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed Ali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanick Roudil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-025-10996-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04636680v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auwal Tijjani Shehu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Creuze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSMC.2024.3412797" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05362460v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Walid Remmas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Meurer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuya Hamamatsu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarja Kruusmaa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106646" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05557004v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Bey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer Mohammed" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2026.3668272" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05226952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Maalej" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Jallouli-Khlif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.3816" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05103366v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Godon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Prados" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asko Ristolainen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2025.3560588" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04782129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Guerrero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Torres" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2024.104859" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04663497v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Seghiri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Mansouri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-024-09334-6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05053778v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Fitas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Lamaury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2025.106364" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04925929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2025.120511" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764372v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Hfaiedh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Abdelkrim" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241274060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05061978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chenglong Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanhui Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyue Zhang" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11227-025-07318-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04982014v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00773-025-01054-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04675915v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312241267042" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605914v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2024.3381391" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04364453v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2023.105831" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04744774v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Mohamed Fitas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2024.103261" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04516120v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117560" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04507735v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raissa Benazouz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.117470" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04713844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3461156" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04165240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Remmas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2023.115327" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04099672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Kelaiaia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allaoua Brahmia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlen Kerboua" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Zaatri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2023.105390" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04055464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Latreche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2023.112826" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03909151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113435" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04116304v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keli Shen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanda Li" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Hayashibe" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35886-y" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03978124v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratan Das" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelesh Kumar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219843623500032" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03664459v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonatan Mart&#237;n Escorcia-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hipolito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3169015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03883697v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ahmed-Ali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2022.3224321" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03902652v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2022.113375" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04065695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Saied" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher El Rafei" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Francis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2023.3255586" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834682v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab Kouki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Bouani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2022.105367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04046617v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13369-023-07720-0" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03650958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hassan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Elie Herv&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2022.3164247" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03246589v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051360" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03624086v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Cavalcanti Santos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2022.3152705" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03776018v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2022.07.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03495187v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jammeli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiseok Moon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Elloumi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2021.3126674" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523086v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2022.104021" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03227266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbot.2021.679570" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03356874v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2021.109883" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009795v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rob.21999" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02918627v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2020.3012502" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03312753v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01423312211031396" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02281181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2019.2924561" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02514747v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hip&#243;lito Aguilar-Sierra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Arturo Monroy-Anieva" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.103864" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02925920v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Aguilar-Mej&#237;a" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-Nu&#241;ez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01242-9" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02356817v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif I.K. Sherwani" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Khan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samer S. Mohammed" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2019.103354" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02484279v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Antonio Torres Mu&#241;oz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2020.107080" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02610501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2995104" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01970636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2018.12.027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02406094v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2019.1704063" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salum&#228;e" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JOE.2017.2774318" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02163345v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Campos Mercado" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2019.06.006" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01783757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Monoroy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Abundis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnaoe.2018.04.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Bensafia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Ladaci" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khatir Khettab" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJISE.2018.094839" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692463v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fr&#233;d&#233;ric Jenni" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1286536" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01719182v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief Haddad" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safya Belghith" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2017.1331378" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01920187v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Zhang" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialei Zhang" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianbo Xiang" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/9528313" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692560v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawhar Ghommam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3662-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723917v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hass&#232;ne Gritli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Khraief" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-3578-y" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218127417501048" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01567465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rogelio Lozano" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.05.004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342856v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Sartori Natal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574714001246" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346433v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01691864.2016.1204248" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2015.00032" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01181508v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divine Maalouf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.02.002" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119880v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tempier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.206.2015.1.206-4161" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01342858v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2377951" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119793v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Torres Tamanaja" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/59185" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718130v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Taktak-Meziou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSCC.2014.06" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00176071v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1248" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K1VXNSQ8-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00152310v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Hably" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2007.895956" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02502328v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Alamir" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170500268331" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083873v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2005.12.001" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02360749v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Loria" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2004.828314" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04764542v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03779447v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elsevier.com/books/modelling-and-nonlinear-robust-control-of-delta-like-parallel-kinematic-manipulators/escorcia-hernandez/978-0-323-96101-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-01645-X" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02478654v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-1819-5_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03009836v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/underwater-vehicles-design-and-applications/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011321v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjah Roula" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rany Rizk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Zaatar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02411641v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89911-4_12" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021956v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mica&#235;l Michelin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2212-9_3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990398v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-013" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891582v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch5" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01891593v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fai&#231;al Mnif" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/PBCE111E_ch8" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01893919v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00861244v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03275300v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00168406v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087904v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Isai Gamero Ramirez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05087357v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423569v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Khedache" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Loustau-Laguide" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daridon" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostia Roncin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04577906v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC64448.2024.10591145" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04661496v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS58592.2024.10802641" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04107931v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713933v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.382" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818536v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chikh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sifan Wang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03691125v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahad Raza" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867587" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03826760v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE53772.2022.9962010" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713956v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.383" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03723008v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870922" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03713920v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.07.381" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03818538v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03720185v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Ratas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9838054" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Menighed" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boumedyen Boussaid" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Juien Yam&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-6403-1_9" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03523073v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSC50472.2021.9666730" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03343014v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS51168.2021.9636168" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03135772v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Medhaffar" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364130" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131493v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364159" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02747604v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA40945.2020.9197271" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131481v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD49366.2020.9364233" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03131502v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCR51572.2020.9344184" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02441659v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fredrik Saetre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Shiriaev" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Pchelkin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC51009.2020.9143866" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02899141v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1420" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426698v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116141" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115729v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2019.8893237" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02361068v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS40897.2019.8968228" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02426278v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC47175.2019.9116179" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02118344v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Humb&#233;rto Arroyo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820472" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02155794v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20751-9_19" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01887156v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2018.8594329" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02115142v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01822247v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Leborne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Brignone" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2018.8460963" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718202v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal El-Ghazaly" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2017.7989722" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631006v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01718226v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMAR.2017.8046900" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723920v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifa&#239;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sabri Ben Abdessalem" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487794" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723924v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2016.7759218" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343321v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keijo Kuusmik" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taavi Salumae" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2016.7487677" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176534v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2015.7139400" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01343312v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadia Zayane-Aissa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taous-Meriem Laleg-Kirati" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320644" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942886" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01722715v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981565" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947456v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808811" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01723921v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981615" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070862v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942779" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01221399v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6697060" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00778061v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Tamanaja" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847648v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696988" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809710v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130410-3-CN-2034.00031" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847646v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2013.6608898" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809514v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00847170v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841558v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717243v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120905-3-HR-2030.00187" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723934v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sallantin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315492" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715913v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2012.6224597" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723937v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809634v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35942.52808" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746494v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2012.6385498" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00714095v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744717v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809625v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00657453v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00544726v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carl&#233;si" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5648972" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545458v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Zarrouk" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650684" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545491v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2010.5650400" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641588v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809662v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429803v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5353965" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00431187v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Liu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429818v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354083" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200558v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00299" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108453v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083401v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-04828192v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>