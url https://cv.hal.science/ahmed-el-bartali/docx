--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1167,278 +1167,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography coupled with digital image correlation in studying plastic deformation on the mesoscale level</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaogang Wang</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01343285v1</w:t>
+                <w:t xml:space="preserve">hal-01433827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Infrared thermography coupled with digital image correlation in studying plastic deformation on the mesoscale level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rian Seghir</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.264-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433827v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
               </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
@@ -1692,103 +1692,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared thermography applied to subgrain scale and the effect of out-of-plane deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.432-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3292,260 +3292,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcrack growth and fatigue behavior of a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11-12), pp.2006-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761445v1</w:t>
+                <w:t xml:space="preserve">hal-00411971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrack growth and fatigue behavior of a duplex stainless steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.12.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00411971v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
@@ -4048,112 +4048,3997 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrélation d’images stéréoscopiques à l’échelle des grains : Application à la déformation par fatigue plastique d’un acier inoxydable 316L</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calibration et reconstruction 3D à l'échelle microscopique de champ mécanique par la méthode polynomiale de Soloff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Beaurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amina Tandjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02344481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fatigue 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736338v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of kinematic and thermal localizations of perforated plate under plastic deformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 13th Quantitative InfraRed Thermography Conference (QIRT 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Gdansk, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasto-Plastic Parameter Identification in a Recrystallized Iron Specimen of Heterogeneous Grain Size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">67th Japanese Joint Conference for the Technology of Plasticity. October 21 – 23, 2016, Saitama</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saitama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufrénoy Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03444942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical and experimental investigation of Lüders bands propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Mazière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 25th International Workshop on Computational Mechanics of Materials (IWCMM 25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bochum, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The out-of-plane deformation in pure aluminium oligocrystal and its influence on thermographic measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.G Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 12th international conference on the Quantitative InfraRed Thermography (QIRT 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Réthoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In Fatigue 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coupling of experimental measurements to study the influence of microscopic defects on the fatigue damage in A319 Al-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20141204012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.G Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelali Oudriss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plasticité 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elasto-plastic parameters identification trough Finite Element Model Updating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, barcelona, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of grain-scale surface deformation of a pure aluminum polycrystal through kinematic-thermal full-field coupling measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th International Conference on Fracture (ICF13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Pékin, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale investigation of various gradient effects in fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specimen design for the fatigue lifetime evaluation of a forged material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13es Journées Internationales de Primptemps (JIP2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.G Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Charkaluk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Photomechanics2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of behavior and damage mechanism in fatigue of ferrite-pearlite steel with microstructure gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagesh Narasimha Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,3942 +8083,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradient de contrainte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04105854v1</w:t>
-              </w:r>
-[...3883 lines deleted...]
-                <w:t xml:space="preserve">hal-01771079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8391,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>