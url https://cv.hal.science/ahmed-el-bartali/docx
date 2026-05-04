--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -1167,278 +1167,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Infrared thermography coupled with digital image correlation in studying plastic deformation on the mesoscale level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
+              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 86, pp.264-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433827v1</w:t>
+                <w:t xml:space="preserve">hal-01343285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography coupled with digital image correlation in studying plastic deformation on the mesoscale level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaogang Wang</w:t>
+                <w:t xml:space="preserve">Influence of pores on crack initiation in monotonic tensile and cyclic loadings in lost foam casting A319 alloy by using 3D in-situ analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chao Jiang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics and Lasers in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 86, pp.264-274. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 673, pp.362-372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optlaseng.2016.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2016.07.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01343285v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage Investigation in A319 Aluminium Alloy by X-ray Tomography and Digital Volume Correlation during In Situ High-Temperature Fatigue Tests</w:t>
               </w:r>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 52 (4), pp.324-335. </w:t>
@@ -1692,51 +1692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dedicated DIC Methodology for Characterizing Plastic Deformation in Single Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1744,51 +1744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 56 (7), pp.1155-1167. </w:t>
@@ -1878,51 +1878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
@@ -2094,51 +2094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared thermography applied to subgrain scale and the effect of out-of-plane deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2146,51 +2146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chao Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infrared Physics and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 71, pp.432-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3709,77 +3709,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sabatier</w:t>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3789,51 +3789,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761480v1</w:t>
+                <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
               </w:r>
@@ -3851,77 +3851,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+                <w:t xml:space="preserve">L. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3931,51 +3931,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333440v1</w:t>
+                <w:t xml:space="preserve">hal-00761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
               </w:r>
@@ -4048,112 +4048,269 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of behavior and damage mechanism in fatigue of ferrite-pearlite steel with microstructure gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagesh Narasimha Prasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">39èmes Journées de Printemps: Fatigue sous gradient de contrainte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04105854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of early strain localizations on polycrystalline α-Fe in cyclic loading.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagesh NARASIMHA PRASAD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4161,146 +4318,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Najjar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM's 17th International conference on advances in experimental mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, British Society for Strain Measurements, Aug 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrélation d’images stéréoscopiques à l’échelle des grains : Application à la déformation par fatigue plastique d’un acier inoxydable 316L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,100 +4476,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25ème Congrès Français de Mécanique (CFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04492268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration et reconstruction 3D à l'échelle microscopique de champ mécanique par la méthode polynomiale de Soloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Beaurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4440,73 +4597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Congrès Français de Mécanique (CFM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage mechanisms in an aluminium-silicon alloy with a controlled defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4565,100 +4722,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference on Aluminum Alloys ICAA17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des micro-mécanismes d’endommagement associés à un défaut maîtrisé dans une éprouvette en alliage d’aluminium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Tandjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4690,73 +4847,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Cycle Fatigue of a Lost Foam Cast Al-Si-Cu alloy: study of the damage mechanisms with X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4815,100 +4972,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01807449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of 3D damage mechanisms of a cast Al alloy during in‐situ high temperature low cycle fatigue tests using Synchrotron X‐ray tomography and digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4940,198 +5097,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures (ICTMS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Berte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5190,73 +5347,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5315,100 +5472,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCF8 Eighth International Conference on Low Cycle Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Dresden, Germany. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of kinematic and thermal localizations of perforated plate under plastic deformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5436,73 +5593,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 13th Quantitative InfraRed Thermography Conference (QIRT 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-Plastic Parameter Identification in a Recrystallized Iron Specimen of Heterogeneous Grain Size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5561,73 +5718,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67th Japanese Joint Conference for the Technology of Plasticity. October 21 – 23, 2016, Saitama</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Saitama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fatigue cracks initiation and growth in an Al-Si-Cu alloy using in-situ fatigue tests under synchrotron x-ray tomography coupled with digital volume correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5686,73 +5843,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conf. on Fatigue Damage of Structural Materials XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Hyannis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5774,110 +5931,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5936,73 +6093,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6024,137 +6181,137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dufrénoy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03444942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of Lüders bands propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Mazière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,73 +6343,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25th International Workshop on Computational Mechanics of Materials (IWCMM 25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bochum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ fatigue tests under X-ray tomography: damage mechanisms in a cast Aluminium Silicon alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6311,87 +6468,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Solid Mechanics Conference (ESMC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Leganes-Madrid, Spain. pp.676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The out-of-plane deformation in pure aluminium oligocrystal and its influence on thermographic measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,106 +6556,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrenoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th international conference on the Quantitative InfraRed Thermography (QIRT 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Casting Microstructure upon the Tensile Behaviour in A319 Al‐Si Alloy Investigated by X‐Ray Tomography and Digital Volume Correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6507,146 +6664,146 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Annecy, France. pp.73-78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic plasticity in duplex stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6687,73 +6844,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Fatigue 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of experimental measurements to study the influence of microscopic defects on the fatigue damage in A319 Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6798,106 +6955,106 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FDMD II - JIP 2014 - Fatigue Design &amp; Material Defects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/20141204012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the work hardening stages of nickel single crystals from full-field strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelali Oudriss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,110 +7062,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasticité 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the Lost Foam Casting Microstructure on Low Cycle Fatigue Damage of A319 Aluminum Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7030,119 +7187,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2nd International Congress on 3D Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Annecy, France. pp.97-102, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-48123-4_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-plastic parameters identification trough Finite Element Model Updating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7201,87 +7358,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of grain-scale surface deformation of a pure aluminum polycrystal through kinematic-thermal full-field coupling measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaogang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7322,73 +7479,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Fracture (ICF13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural strain heterogeneities during low cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7430,73 +7587,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LCF7, 7th International Conference on Low Cycle Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of X-ray microtomography to study the influence of the casting microstructure upon the tensile behaviour of an Al-Si alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7551,73 +7708,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st international conference on tomography of materials and structures; ICTMS 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale investigation of various gradient effects in fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7639,110 +7796,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specimen design for the fatigue lifetime evaluation of a forged material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7801,100 +7958,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13es Journées Internationales de Primptemps (JIP2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical determination of the CRSS in a polycristal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X.G Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7926,214 +8083,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photomechanics2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771079v1</w:t>
-              </w:r>
-[...155 lines deleted...]
-                <w:t xml:space="preserve">hal-04105854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8391,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>