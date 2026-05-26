--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1820,295 +1820,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Szmytka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612309v1</w:t>
+                <w:t xml:space="preserve">hal-01255815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ 3D characterization of high temperature fatigue damage mechanisms in a cast aluminum alloy using synchrotron X-ray tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Szmytka</w:t>
+                <w:t xml:space="preserve">Influence of the Casting Process in High Temperature Fatigue of A319 Aluminium Alloy Investigated By In-Situ X- Ray Tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed El Bartali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 113, pp.254-258. </w:t>
+              <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.3057-3064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.11.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2016.06.382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01255815v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative infrared thermography applied to subgrain scale and the effect of out-of-plane deformation</w:t>
               </w:r>
@@ -3292,260 +3292,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcrack growth and fatigue behavior of a duplex stainless steel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.12.007⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (9), pp.727-731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411971v1</w:t>
+                <w:t xml:space="preserve">hal-00761445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Fatigue Damage Micromechanisms in a Duplex Stainless Steel by Complementary Analysis Techniques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microcrack growth and fatigue behavior of a duplex stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Alvarez-Armas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.200900038⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (11-12), pp.2006-2013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00761445v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activated slip systems and microcrack path in LCF of a duplex stainless steel</w:t>
               </w:r>
@@ -3709,77 +3709,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+                <w:t xml:space="preserve">L. Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Villechaise</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Suzanne Degallaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3789,51 +3789,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00333440v1</w:t>
+                <w:t xml:space="preserve">hal-00761480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and analysis of slip systems activated during low-cycle fatigue in a duplex stainless steel</w:t>
               </w:r>
@@ -3851,77 +3851,77 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sabatier</w:t>
+                <w:t xml:space="preserve">Laurent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Degallaix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Villechaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 59 (12), pp.1231-1234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2008.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -3931,51 +3931,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761480v1</w:t>
+                <w:t xml:space="preserve">hal-00333440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue damage analysis in a duplex stainless steel by digital image correlation technique</w:t>
               </w:r>
@@ -5127,277 +5127,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Witz</w:t>
+                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465267v1</w:t>
+                <w:t xml:space="preserve">hal-01736338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la tomographie à rayons X à la caractérisation de la microstructure et des mécanismes d'endommagement d'un alliage AlSi7Cu3</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Influence du gradient de microstructure sur les propriétés thermomécaniques dans un rail du secteur ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Berte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIe Colloque Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France. pp.91</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736338v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal low cycle fatigue of a lost foam cast Al-Si-Cu alloy: study of the damage mechanisms with synchrotron X-ray tomography and Digital Volume Correlation</w:t>
               </w:r>
@@ -5873,402 +5873,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01736334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+                <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rian Seghir</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dufrénoy Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729131v1</w:t>
+                <w:t xml:space="preserve">hal-03444942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of damage mechanisms in A319 aluminium alloy by X-ray tomography and Digital Volume Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Witz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rian Seghir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">Photomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01736324v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation du comportement mécanique d'un gradient de microstructure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the casting microstructure on LCF damage mechanisms in an Al-Si alloy using X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dufrénoy Philippe</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Limodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th Colloquium on Fatigue mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03444942v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01736324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigation of Lüders bands propagation</w:t>
               </w:r>
@@ -7796,51 +7796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed El Bartali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Witz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufrénoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
@@ -8391,51 +8391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516984v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Doll&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Br&#233;hier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bert&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Witz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450544v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q Hu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beaurain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Witz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A El Bartali" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Najjar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-024-01140-3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260826v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bentahar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Petitmangin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blanc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chabas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Montresor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16134763" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775644v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Bartali" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Limodin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2022.103253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833519v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis dos Santos" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hosdez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Bartali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tandjaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-022-00917-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157246v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Charkaluk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.13402" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoltan Csati" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2021.100669" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Limodin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11661-020-05839-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343285v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaogang Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2016.06.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433827v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2016.07.036" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419328v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dahdah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12193" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudoin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufrenoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.01.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelali Oudriss" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0159-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255815v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szmytka" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.11.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612309v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2016.06.382" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204511v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infrared.2015.06.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2013.07.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625249v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130701007" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559217v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia Marinelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Moscato" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier W. Signorelli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Alvarez-Armas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.465.415" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761238v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Evrard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herenu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2010.03.239" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488072v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Degallaix" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.03.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1H50KSK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Alvarez-Armas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761283v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Marinelli" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Signorelli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2009.01.012" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C9FCTRG4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.11.003" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHC7280R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761445v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.200900038" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1RLD4RFX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411971v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balbi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avalos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.12.007" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376732v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761480v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Villechaise" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.07.044" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXBHVMHQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333440v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sabatier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00761463v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2007.01207.x" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WPT7LWNS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105854v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh Narasimha Prasad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247957v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagesh NARASIMHA PRASAD" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Najjar" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492268v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Caron" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Beaurain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812095v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021172v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344481v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Tandjaoui" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669924v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Limodin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736338v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Berte" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufr&#233;noy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617612v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770119v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Li" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769482v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736334v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444942v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dufr&#233;noy Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729131v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736324v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771050v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Mazi&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736327v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771104v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G Wang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Charkaluk" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Witz" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_12" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768660v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612313v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20141204012" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770051v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-48123-4_16" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771055v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771063v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736267v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01736294v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717845v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771085v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771079v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00254732v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>