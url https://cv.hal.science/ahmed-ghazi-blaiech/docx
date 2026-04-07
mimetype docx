--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1354,828 +1354,958 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Hybrid Grid Search and Tree Parzen Estimator for Deep Learning Hyperparameters Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+                <w:t xml:space="preserve">Hybrid CNN-SOM Models for Vigilance State Classification from EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Babba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Charrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Ras Al Khaimah, France. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA68122.2025.11249643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879432v1</w:t>
+                <w:t xml:space="preserve">hal-05579653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
+                <w:t xml:space="preserve">A Novel Hybrid Grid Search and Tree Parzen Estimator for Deep Learning Hyperparameters Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Khessiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+              <w:t xml:space="preserve">21th International ACS/IEEE International Conference on Computer Systems and Applications AICCSA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Sousse, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336153v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deep Pair Siamese CNN for Multi-Class Classification of Alzheimer Disease.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Knee Osteoarthritis Classification with Markerless Pose Estimation and STGCN Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhir Khessiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rim Grassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hmidi Alaeddine</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Manzanera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Multimedia Signal Processing (IEEE MMSP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976599v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Deep Learning Model for COVID-19 Detection from Combined Heterogeneous X-ray and CT Chest Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amir Bouden</w:t>
+                <w:t xml:space="preserve">A Deep Pair Siamese CNN for Multi-Class Classification of Alzheimer Disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hmidi Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Jihene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-77211-6_44⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Cyberworlds (CW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Sousse, France. pp.345-349, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CW58918.2023.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975665v1</w:t>
+                <w:t xml:space="preserve">hal-04976599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Deep Learning Model for Knee Cartilage 3D Segmentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safa Mathlouthi</w:t>
+                <w:t xml:space="preserve">A Novel Deep Learning Model for COVID-19 Detection from Combined Heterogeneous X-ray and CT Chest Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Bouden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Said</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/ACS 18th International Conference on Computer Systems and Applications (AICCSA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Portugal, Portugal. pp.378-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-77211-6_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686896⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04977833v1</w:t>
+                <w:t xml:space="preserve">hal-04975665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Enhancement for Coronary Artery Segmentation Based on Deep Learning Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Deep Learning Model for Knee Cartilage 3D Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Mathlouthi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9t th Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.260-272, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/ACS 18th International Conference on Computer Systems and Applications (AICCSA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Tangier, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-31321-0_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AICCSA53542.2021.9686896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978331v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Impact of Enhancement for Coronary Artery Segmentation Based on Deep Learning Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Kerkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9t th Iberian Conference on Pattern Recognition and Image Analysis, IbPRIA 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Madrid, Spain. pp.260-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-31321-0_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-width fixed-point coding based on reprogrammable hardware implementation of a multi-layer perceptron neural network for alertness classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2200,70 +2330,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 10th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cairo, France. pp.610-614, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISDA.2010.5687196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2273,91 +2403,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperparameter Optimization of Deep Learning Models for EEG-Based Vigilance Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Khessiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Manzanera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2366,84 +2496,84 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Computational Collective Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1653, Springer International Publishing, pp.200-210, 2022, Communications in Computer and Information Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2590,51 +2720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bouden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03682-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jlassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.C. Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2465-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976599v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmidi Alaeddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jihene" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00061" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_44" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977833v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mathlouthi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686896" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31321-0_23" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2010.5687196" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bouden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03682-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jlassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.C. Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2465-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmidi Alaeddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jihene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mathlouthi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31321-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2010.5687196" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>