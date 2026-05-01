--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -862,274 +862,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Hardware Architecture for Self-Organizing Map Used for Color Vector Quantization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Survey and Taxonomy of FPGA-based Deep Learning Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Abadi</w:t>
+                <w:t xml:space="preserve">Carlos Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo A.C. Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218126620500024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 98, pp.331-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978005v1</w:t>
+                <w:t xml:space="preserve">hal-04978022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey and Taxonomy of FPGA-based Deep Learning Accelerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Hardware Architecture for Self-Organizing Map Used for Color Vector Quantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghazi Blaiech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo A.C. Fernandes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mehdi Abadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systems Architecture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 98, pp.331-345. </w:t>
+              <w:t xml:space="preserve">Journal of Circuits, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (01), pp.2050002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysarc.2019.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S0218126620500024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978022v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LVQ neural network optimized implementation on FPGA devices with multiple-wordlength operations for real-time systems</w:t>
               </w:r>
@@ -1154,51 +1154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (2), pp.509-528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1284,51 +1284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Embedded and Real-Time Communication Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (1), pp.37-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1467,51 +1467,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on INnovations in Intelligent SysTems and Applications (INISTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2025, Ras Al Khaimah, France. pp.1-12, </w:t>
+              <w:t xml:space="preserve">, Oct 2025, Ras Al Khaimah, United Arab Emirates. pp.1-12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INISTA68122.2025.11249643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/ACS 18th International Conference on Computer Systems and Applications (AICCSA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Tangier, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2307,51 +2307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Ben Khalifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 10th International Conference on Intelligent Systems Design and Applications (ISDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Cairo, France. pp.610-614, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2720,51 +2720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bouden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03682-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jlassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978005v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978022v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.C. Fernandes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.01.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2465-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmidi Alaeddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jihene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mathlouthi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31321-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2010.5687196" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985186v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Bouden" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghazi Blaiech" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977404v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Assali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Carr&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2022.104519" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977461v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Beji" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Said" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-022-03682-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553050v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Jlassi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Aissi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bspc.2021.102725" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Khessiba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05467-5" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978000v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/8212867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978022v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Valderrama" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A.C. Fernandes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2019.01.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Abadi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126620500024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-016-2465-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978104v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijertcs.2014010103" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Babba" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Charrad" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA68122.2025.11249643" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879432v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Manzanera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336153v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Grassa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hmidi Alaeddine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Jihene" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CW58918.2023.00061" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77211-6_44" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977833v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Mathlouthi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA53542.2021.9686896" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Mansour" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Kerkeni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-31321-0_23" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978121v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISDA.2010.5687196" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835830v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_16" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>