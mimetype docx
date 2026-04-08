--- v0 (2026-03-16)
+++ v1 (2026-04-08)
@@ -3348,199 +3348,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ecole et imaginaire dans l'Algérie coloniale. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'HARMATTAN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'HARMATTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre nation et tribus : diversité culturelle et linguistique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James Cohen, Martine Spensky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHIC Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-304, 2009, 978-2-84516-394-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323751v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVANT-PROPOS : LES « MOTS » DE LA COLONISATION</w:t>
               </w:r>
@@ -3639,51 +3639,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Ghouati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole et imaginaire dans l’Algérie coloniale. Parcours et témognages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4405,51 +4405,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0471C1C8"/>
+    <w:nsid w:val="7242666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>