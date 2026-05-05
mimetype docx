--- v1 (2026-04-08)
+++ v2 (2026-05-05)
@@ -177,1297 +177,1384 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures : le cas de l'Université Clermont Auvergne</w:t>
+                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures. Le cas de l’université Clermont Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (57), pp.247-262</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 1 (57), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.057.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04633740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures : le cas de l'Université Clermont Auvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (57), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.057.0247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04517157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépendance politique de l'enseignement supérieur au Maghreb. Enseignement et diplomation versus Recherche et innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Afkar wa Affak</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.89-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assurance qualité et régulation dans l'enseignement supérieur. Le cas du projet européen Aqi-Umed en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03883869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes universitaires et relation formation-emploi en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'emploi et insertion des jeunes diplômés en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02451313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action et formation des enseignants par production de savoirs. Éléments pour une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educ Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décennie du processus de Bologne au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (01)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323868v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Environnement et éducation : analyse d’une stratégie d’introduction d’une éducation à l’environnement en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA DÉPOSSESSION. Réformes, enseignement supérieur et pouvoirs au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01519305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Environnement et éducation : analyse d’une stratégie d’introduction d’une éducation à l’environnement en Algérie</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ENSEIGNEMENT SUPERIEUR AU MAROC : DE L'AUTONOMIE A LA DEPENDANCE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 12 (2)</w:t>
+              <w:t xml:space="preserve">Journal of Higher Education in Africa / Revue de l'enseignement supérieur en Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), pp.23-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Bologna Process in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIU Horizons, Association Internationale des Universités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16, pp.20 - 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'ENSEIGNEMENT SUPERIEUR AU MAROC : DE L'AUTONOMIE A LA DEPENDANCE ?</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LMD reform in the Maghreb: elements for an initial political and educational assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Higher Education in Africa / Revue de l'enseignement supérieur en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 8 (1), pp.23-47</w:t>
+              <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE ET FORMATION A DISTANCE. Le cas de l'Université de la Formation Continue Virtuelle en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Problématique de l'intégration des TICs dans le système éducatif: le cas des universités algériennes, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étoile dans tous mes rêves. Récit d'implications et d'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Littérature Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57-58, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCATION ET CULTURE Eléments pour une formation des enseignants par production de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TIMMUZGHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des contenus scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TIMMUZGHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01517462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et laïcité: pour un retour au &amp;quot;laikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILLETTRISME : QUELLES STRATEGIES POUR LA FORMATION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions sociales en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1477,926 +1564,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Place et rôle de la professionnalisation selon la configuration universitaire : université de recherche versus université de service. Le cas de l’Université Clermont Auvergne UCA.</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Place et rôle de la professionnalisation selon la configuration universitaire : université de recherche versus université de service. Le cas de l’Université Clermont Auvergne UCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ANR RENOIR-IUT, MSH Clermont-Ferrand, 17-18/10/2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2023, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque ANR RENOIR-IUT, MSH Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à l'Environnement et au Développement Durable dans le système scolaire : quelle(s) évolution(s) dans les contenus des manuels (scolaires) en Algérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEGRATION DES ODD DANS LE CONTEXTE SCOLAIRE ALGERIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mhamed Bouguerra - Boumerdès, Aug 2021, BOUMERDES, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03400654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace euro-méditerranéen d'enseignement supérieur et de recherche et circulation des flux d'étudiants maghrébins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de l’OREM – Chaire Jean Monnet. Session Education : « Les études euro-méditerranéennes en perspectives ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion professionnelle des diplômés au Maghreb. Quel(s) effet(s) de la professionnalisation des formations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés, 30/6 et 01/07/2016 à Clermont-Ferrand, Ecole Universitaire de Management, Université d’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ETAT CONTRE L'UNIVERSITÉ ? Une comparaison critique de deux réformes de l’enseignement supérieur en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sciences sociales européennes face à la globalisation de l’éducation et de la formation : vers un nouveau cadre réflexif et critique ? », 17, 18 et 19 novembre 2014, Université de Picardie Jules Verne (Amiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION PROFESSIONNELLE ET ENSEIGNEMENT SUPERIEUR : UNE MEME CONCEPTION DE LA PROFESSIONNALISATION ISSUE DE L’EXPERTISE INTERNATIONALE EN ALGERIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXIFORMAM-Expertises internationales et réformes de la formation professionnelle au Maghreb, LEST-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION DE LA « COMPETENCE » ET DE LA « PROFESSIONNALISATION » DANS LA REFORME LMD EN ALGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXIFORMAM-Expertises internationales et réformes de la formation professionnelle au Maghreb, LEST-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323795v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANTZ FANON : DE L'INDIGNATION A LA REVOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interculturalité dans les constructions et déconstructions sur la couleur noire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR LACC, Université Blaise Pascal Clermont Ferrand 2, Université de Sousse., Feb 2012, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et grandes écoles en France. Le cas de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization of an educational policy in the south of the Mediterranean. The Bologna Process in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES UNIVERSITES AU TEMPS DE LA MONDIALISATION/GLOBALISATION ET DE LA COMPÉTITION POUR L’EXCELLENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris (et environs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOLE ET INSTITUTEURS EN ALGERIE SOUS LA COLONISATION 1954-1962 : UNE MEDIATION PLUS PEDAGOGIQUE QUE POLITIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« DE L’ECOLE COLONIALE A L’ECOLE NATIONALE » Organisé par l’ENS-Bouzaréah-Alger, l’Institut Maghreb-Europe (Paris 8) et l’Unsa-Education, 03, 04 et 05 mai 2008, ENS-Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École et instituteurs dans l'empire colonial français. Enjeux culturels et identitaires en Algérie 1945-1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empires et colonies. CRCEMC, MSH Clermont-Ferrand, Février 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et travail. Quelle(s) langue(s) pour le management en Algérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international: "Management et stratégies linguistiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Taghit, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2406,277 +2493,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. Presses Universitaires Blaise-Pascal, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement supérieur en Algérie. Entre contraintes politiques et défis socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Petra, pp.402, 2019, Education, art du possible</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes universitaires et insertion des diplômés en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDITIONS CREAD. 1, 2019, 9789931395249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. Presses Universitaires Blaise-Pascal, 2019</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiculturalisme et éducation : pour une école fondamentale polyculturelle en Algérie. Approche multiréférentielle du système éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2000, 2-284-01320-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2686,1183 +2773,1183 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education A L'environnement Et Au Developpement Durable Dans Le Système Scolaire : Quelle(s) Evolution(s) Dans Les Manuels Scolaires En Algerie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALEC, Réseau Algérien d'Economie Circulaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration des Objectifs du Développement Durable ‘’ODD’’ en milieu scolaire Algérien.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALEC, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développementalisme et enseignement supérieur : pourquoi l'Algérie n'a pas d'université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie au présent. Entre résistances et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion et bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02156525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration dans la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Milkovitch-Rioux, Isabella von Treskow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'ici et d'ailleurs. L'héritage de Kateb Yacine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.119-126, 2016, 9783631678572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion et Bibliographie. La réforme LMD au Maghreb. Eléments pour un débat sur l'Université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REPENSER L'UNIVERSITE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01636428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems of Higher Education and Research in the Maghreb region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joshi and Paivandi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">‘Higher Education across Nations’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions B.R. Publishing Corporation, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01502615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2845-166271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421060v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et communication interculturelle. Le cas de l’enseignement de la langue arabe en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et médias en Méditerranée : usages et réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes éducatives et migration des compétences en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nabil BOUZID. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation de la formation universitaire en Algérie à l'ère de l'internationalisation de l'enseignement supérieur et de la mondialisation. The evaluation of university training in Algeria in the era of the internationalization of higher education and globalization.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAHAEDDINE EDITIONS, pp.73-103, 2010, Evaluation de la formation universitaire en Algérie à l’ère de l’internationalisation de l’enseignement supérieur et de la mondialisation, 9931322115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03041740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et imaginaire dans l’Algérie coloniale. Parcours et témoignages. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Ghouati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole et imaginaire dans l’Algérie coloniale. Parcours et témognages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole et imaginaire dans l'Algérie coloniale. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'HARMATTAN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'HARMATTAN</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre nation et tribus : diversité culturelle et linguistique en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James Cohen, Martine Spensky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Citoyenneté et diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EHIC Presses Universitaires Blaise Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.283-304, 2009, 978-2-84516-394-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AVANT-PROPOS : LES « MOTS » DE LA COLONISATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Gouati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole et imaginaire dans l'Algérie coloniale. Parcours et témoignages.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.9-11, 2009, 978-2-296-09265-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333576v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01345903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie, Processus de Bologne et enseignement supérieur au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELEMENTS POUR COMPRENDRE L'ALGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3872,153 +3959,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reformer l'enseignement supérieur par la professionnalisation des formations ? Comparaison de trois expériences en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'association lieu de réinvention de la bureaucratie ? Récit d'une recherche-action en « éducation à la santé » en milieu associatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4028,316 +4115,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes, TICE et pédagogie universitaire. Quelles transformations induites par les programmes européens Tempus-Erasmus+ France-Maghreb ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Clermont Auvergne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Maghreb Europe (Paris 8). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROFESSIONNALISATION DES FORMATIONS SUPERIEURES ET EMPLOYABILITE EN ALGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Laboratoire Communication et Sociétés. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseignants et instituteurs en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aissa Kadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut Maghreb Europe (Paris 8) ; Unsa Education. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId74"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4405,51 +4492,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7242666A"/>
+    <w:nsid w:val="FB1FDB8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4636,51 +4723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>