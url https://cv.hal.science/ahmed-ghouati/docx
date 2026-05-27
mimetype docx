--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -177,85 +177,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures. Le cas de l’université Clermont Auvergne</w:t>
+                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures : le cas de l'Université Clermont Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
@@ -265,543 +265,534 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/cdle.057.0247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633740v1</w:t>
+                <w:t xml:space="preserve">hal-04517157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles universitaires et professionnalisation des formations supérieures : le cas de l'Université Clermont Auvergne</w:t>
+                <w:t xml:space="preserve">Dépendance politique de l'enseignement supérieur au Maghreb. Enseignement et diplomation versus Recherche et innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afkar wa Affak</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.89-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assurance qualité et régulation dans l'enseignement supérieur. Le cas du projet européen Aqi-Umed en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 1 (57), pp.247-262. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-04422139v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03883869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assurance qualité et régulation dans l'enseignement supérieur. Le cas du projet européen Aqi-Umed en Algérie</w:t>
+                <w:t xml:space="preserve">Réformes universitaires et relation formation-emploi en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022</w:t>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03883869v1</w:t>
+                <w:t xml:space="preserve">hal-02160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d'emploi et insertion des jeunes diplômés en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Phronesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche-action et formation des enseignants par production de savoirs. Éléments pour une expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Educ Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une décennie du processus de Bologne au Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 23 (01)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323868v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01323868v2</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA DÉPOSSESSION. Réformes, enseignement supérieur et pouvoirs au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 131</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01519305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement et éducation : analyse d’une stratégie d’introduction d’une éducation à l’environnement en Algérie</w:t>
               </w:r>
@@ -850,96 +841,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01323925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA DÉPOSSESSION. Réformes, enseignement supérieur et pouvoirs au Maghreb</w:t>
+                <w:t xml:space="preserve">The Bologna Process in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Mondes Musulmans et de la Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 131</w:t>
+              <w:t xml:space="preserve">AIU Horizons, Association Internationale des Universités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16, pp.20 - 22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01519305v1</w:t>
+                <w:t xml:space="preserve">hal-01585781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ENSEIGNEMENT SUPERIEUR AU MAROC : DE L'AUTONOMIE A LA DEPENDANCE ?</w:t>
               </w:r>
@@ -988,573 +979,504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bologna Process in the Maghreb</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">LMD reform in the Maghreb: elements for an initial political and educational assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Higher Education in Africa / Revue de l'enseignement supérieur en Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE ET FORMATION A DISTANCE. Le cas de l'Université de la Formation Continue Virtuelle en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du Centre de recherches en économie appliquée pour le développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Problématique de l'intégration des TICs dans le système éducatif: le cas des universités algériennes, 71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01510896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une étoile dans tous mes rêves. Récit d'implications et d'exil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algérie Littérature Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 57-58, pp.51-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01459386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDUCATION ET CULTURE Eléments pour une formation des enseignants par production de savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TIMMUZGHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question des contenus scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TIMMUZGHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01517462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Islam et laïcité: pour un retour au &amp;quot;laikos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures en mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.37-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ILLETTRISME : QUELLES STRATEGIES POUR LA FORMATION ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actions sociales en Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 12-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1564,926 +1486,926 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place et rôle de la professionnalisation selon la configuration universitaire : université de recherche versus université de service. Le cas de l’Université Clermont Auvergne UCA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ANR RENOIR-IUT, MSH Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ACTé, Oct 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education à l'Environnement et au Développement Durable dans le système scolaire : quelle(s) évolution(s) dans les contenus des manuels (scolaires) en Algérie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTEGRATION DES ODD DANS LE CONTEXTE SCOLAIRE ALGERIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Mhamed Bouguerra - Boumerdès, Aug 2021, BOUMERDES, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espace euro-méditerranéen d'enseignement supérieur et de recherche et circulation des flux d'étudiants maghrébins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence annuelle de l’OREM – Chaire Jean Monnet. Session Education : « Les études euro-méditerranéennes en perspectives ».</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02429537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion professionnelle des diplômés au Maghreb. Quel(s) effet(s) de la professionnalisation des formations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés, 30/6 et 01/07/2016 à Clermont-Ferrand, Ecole Universitaire de Management, Université d’Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ETAT CONTRE L'UNIVERSITÉ ? Une comparaison critique de deux réformes de l’enseignement supérieur en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Les sciences sociales européennes face à la globalisation de l’éducation et de la formation : vers un nouveau cadre réflexif et critique ? », 17, 18 et 19 novembre 2014, Université de Picardie Jules Verne (Amiens)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMATION PROFESSIONNELLE ET ENSEIGNEMENT SUPERIEUR : UNE MEME CONCEPTION DE LA PROFESSIONNALISATION ISSUE DE L’EXPERTISE INTERNATIONALE EN ALGERIE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXIFORMAM-Expertises internationales et réformes de la formation professionnelle au Maghreb, LEST-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION DE LA « COMPETENCE » ET DE LA « PROFESSIONNALISATION » DANS LA REFORME LMD EN ALGERIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EXIFORMAM-Expertises internationales et réformes de la formation professionnelle au Maghreb, LEST-CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323795v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FRANTZ FANON : DE L'INDIGNATION A LA REVOLUTION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Interculturalité dans les constructions et déconstructions sur la couleur noire </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR LACC, Université Blaise Pascal Clermont Ferrand 2, Université de Sousse., Feb 2012, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et grandes écoles en France. Le cas de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globalization of an educational policy in the south of the Mediterranean. The Bologna Process in the Maghreb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LES UNIVERSITES AU TEMPS DE LA MONDIALISATION/GLOBALISATION ET DE LA COMPÉTITION POUR L’EXCELLENCE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris (et environs), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOLE ET INSTITUTEURS EN ALGERIE SOUS LA COLONISATION 1954-1962 : UNE MEDIATION PLUS PEDAGOGIQUE QUE POLITIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« DE L’ECOLE COLONIALE A L’ECOLE NATIONALE » Organisé par l’ENS-Bouzaréah-Alger, l’Institut Maghreb-Europe (Paris 8) et l’Unsa-Education, 03, 04 et 05 mai 2008, ENS-Alger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Alger, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">École et instituteurs dans l'empire colonial français. Enjeux culturels et identitaires en Algérie 1945-1962</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empires et colonies. CRCEMC, MSH Clermont-Ferrand, Février 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues et travail. Quelle(s) langue(s) pour le management en Algérie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium international: "Management et stratégies linguistiques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Taghit, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2493,277 +2415,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enseignement supérieur en Algérie. Entre contraintes politiques et défis socioéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Petra, pp.402, 2019, Education, art du possible</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réformes universitaires et insertion des diplômés en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">EDITIONS CREAD. 1, 2019, 9789931395249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal. Presses Universitaires Blaise-Pascal, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Editions Petra, pp.402, 2019, Education, art du possible</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiculturalisme et éducation : pour une école fondamentale polyculturelle en Algérie. Approche multiréférentielle du système éducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion. 2000, 2-284-01320-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...100 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2773,332 +2695,405 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education A L'environnement Et Au Developpement Durable Dans Le Système Scolaire : Quelle(s) Evolution(s) Dans Les Manuels Scolaires En Algerie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CALEC, Réseau Algérien d'Economie Circulaire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration des Objectifs du Développement Durable ‘’ODD’’ en milieu scolaire Algérien.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CALEC, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628282v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développementalisme et enseignement supérieur : pourquoi l'Algérie n'a pas d'université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Algérie au présent. Entre résistances et changements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion et bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Professionnalisation des formations, employabilité et insertion des diplômés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La migration dans la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Milkovitch-Rioux, Isabella von Treskow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'ici et d'ailleurs. L'héritage de Kateb Yacine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.119-126, 2016, 9783631678572</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, pp.119-126, 2016, 9783631678572</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systems of Higher Education and Research in the Maghreb region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Joshi and Paivandi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">‘Higher Education across Nations’</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions B.R. Publishing Corporation, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464709v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion et Bibliographie. La réforme LMD au Maghreb. Eléments pour un débat sur l'Université</w:t>
               </w:r>
@@ -3147,809 +3142,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01636428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systems of Higher Education and Research in the Maghreb region</w:t>
-[...71 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels. Introduction générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité et innovation en milieux socioprofessionnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2845-166271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421060v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langue et communication interculturelle. Le cas de l’enseignement de la langue arabe en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions l'Harmattan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langues et médias en Méditerranée : usages et réception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformes éducatives et migration des compétences en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nabil BOUZID. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'évaluation de la formation universitaire en Algérie à l'ère de l'internationalisation de l'enseignement supérieur et de la mondialisation. The evaluation of university training in Algeria in the era of the internationalization of higher education and globalization.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAHAEDDINE EDITIONS, pp.73-103, 2010, Evaluation de la formation universitaire en Algérie à l’ère de l’internationalisation de l’enseignement supérieur et de la mondialisation, 9931322115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre nation et tribus : diversité culturelle et linguistique en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James Cohen, Martine Spensky. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Citoyenneté et diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EHIC Presses Universitaires Blaise Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.283-304, 2009, 978-2-84516-394-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole et imaginaire dans l'Algérie coloniale. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L'HARMATTAN. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'HARMATTAN</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, ECOLE ET IMAGINAIRE DANS L’ALGÉRIE COLONIALE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AVANT-PROPOS : LES « MOTS » DE LA COLONISATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ahmed Gouati. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecole et imaginaire dans l'Algérie coloniale. Parcours et témoignages.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-11, 2009, 978-2-296-09265-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole et imaginaire dans l’Algérie coloniale. Parcours et témoignages. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ghouati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ahmed Ghouati. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole et imaginaire dans l’Algérie coloniale. Parcours et témognages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345903v1</w:t>
-              </w:r>
-[...256 lines deleted...]
-                <w:t xml:space="preserve">hal-01333576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie, Processus de Bologne et enseignement supérieur au Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliographie, Processus de Bologne et enseignement supérieur au Maghreb</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+                <w:t xml:space="preserve">ELEMENTS POUR COMPRENDRE L'ALGERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3959,153 +3881,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reformer l'enseignement supérieur par la professionnalisation des formations ? Comparaison de trois expériences en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03736519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformer l'enseignement supérieur par la professionnalisation des formations ? Comparaison de trois expériences en Algérie</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">L'association lieu de réinvention de la bureaucratie ? Récit d'une recherche-action en « éducation à la santé » en milieu associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...60 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4115,316 +4037,316 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformes, TICE et pédagogie universitaire. Quelles transformations induites par les programmes européens Tempus-Erasmus+ France-Maghreb ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Clermont Auvergne. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04163376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réformes, TICE et pédagogie universitaire. Quelles transformations induites par les programmes européens Tempus-Erasmus+ France-Maghreb ?</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Université Clermont Auvergne. 2023</w:t>
+                <w:t xml:space="preserve">Education à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Maghreb Europe (Paris 8). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04163376v1</w:t>
+                <w:t xml:space="preserve">hal-01342819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Education à l'environnement</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Institut Maghreb Europe (Paris 8). 2016</w:t>
+                <w:t xml:space="preserve">PROFESSIONNALISATION DES FORMATIONS SUPERIEURES ET EMPLOYABILITE EN ALGERIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Laboratoire Communication et Sociétés. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342819v2</w:t>
+                <w:t xml:space="preserve">hal-01588796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROFESSIONNALISATION DES FORMATIONS SUPERIEURES ET EMPLOYABILITE EN ALGERIE</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] IREMAM (institut de recherches et d'études sur le monde arabe et musulman - CNRS-Aix-Marseille Université); Laboratoire Communication et Sociétés. 2015</w:t>
+                <w:t xml:space="preserve">Enseignants et instituteurs en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aissa Kadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ghouati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut Maghreb Europe (Paris 8) ; Unsa Education. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4492,51 +4414,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB1FDB8C"/>
+    <w:nsid w:val="B51DCB28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4723,51 +4645,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633740v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ahmed-ghouati" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/095155813" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517157v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ghouati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.057.0247" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422139v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451313v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499094v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323868v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01519305v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585784v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746092v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510896v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459386v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323765v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507589v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400654v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429537v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574405v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323918v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323795v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323734v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345071v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01746098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043756v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349597v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305577v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121921v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02142115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628282v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137547v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156525v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/26142?format=HC" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502615v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01421060v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323954v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03041740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01323751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ehic.univ-bpclermont.fr/article58.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345902v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333576v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=30216&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345903v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01595646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495380v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736519v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273620v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342819v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341823v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aissa Kadri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>